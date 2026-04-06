--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -675,416 +675,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstracting Entity Matching for Analysing and Explaining Identity and Difference Decision and Indecision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Agazzi</w:t>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
+              <w:t xml:space="preserve">KES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823866v1</w:t>
+                <w:t xml:space="preserve">hal-05324375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstracting Entity Matching for Analysing and Explaining Identity and Difference Decision and Indecision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OntoPFAS : Ontologie des PFAS et de leur exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Di Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Inizan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Alexis Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Raad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PFIA 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2025, Dijon, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324375v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoPFAS : Ontologie des PFAS et de leur exposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Di Pierro</w:t>
+                <w:t xml:space="preserve">Victoria Agazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylia Abrouk</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399456v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Knowledge Graphs and Retrieval-Augmented Generation be combined to Explain Query/Answer Relationships Truthfully?</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1407,77 +1407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie pour organiser les données de processus biologiques: la contribution des modèles mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,77 +1636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology to structure biological data: the contribution of mathematical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,193 +1835,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Semantic Web Conference (ISWC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647597v1</w:t>
+                <w:t xml:space="preserve">hal-02735115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KeyRanker: Automatic RDF Key Ranking for Data Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssameddine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K-CAP: Knowledge Capture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Austin, TX, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3148011.3148023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2060,899 +2069,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Semantic Web Conference (ISWC2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.661-677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02735115v1</w:t>
+                <w:t xml:space="preserve">hal-01647597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Key Selection for Data Linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Achichi</w:t>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW: Knowledge Engineering and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_1⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.222-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407832v1</w:t>
+                <w:t xml:space="preserve">hal-01837440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Neveu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazael Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.498-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837440v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Key Selection for Data Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazael Jones</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.498-509, </w:t>
+              <w:t xml:space="preserve">EKAW: Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.3-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-SAKey : une approche de découverte de clés conditionnelles dans des données RDF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">Rule mining for semantifying wikilinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moissinac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">24. International World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179628v1</w:t>
+                <w:t xml:space="preserve">hal-02741029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule Mining for Semantifying Wikilink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galárraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jc Moissinac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LODW 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIVINA: Discovering Vulnerabilities of Internet Accounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on World Wide Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Florence, Italy. 1 562 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2740908.2742836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule mining for semantifying wikilinks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Galárraga</w:t>
+                <w:t xml:space="preserve">C-SAKey : une approche de découverte de clés conditionnelles dans des données RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Moissinac</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International World Wide Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741029v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Atencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,226 +3369,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD2R: A Key Discovery Method for Semantic Reference Reconciliation</w:t>
+                <w:t xml:space="preserve">KD2R : a Key Discovery method for semantic Reference Reconcilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2011 Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International IFIP Workshop on Semantic Web &amp; Web Semantics (SWWS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Heraklion, Greece. (10 p., à paraître)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747894v1</w:t>
+                <w:t xml:space="preserve">inria-00626199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD2R : a Key Discovery method for semantic Reference Reconcilation</w:t>
+                <w:t xml:space="preserve">KD2R: A Key Discovery Method for Semantic Reference Reconciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International IFIP Workshop on Semantic Web &amp; Web Semantics (SWWS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2011 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Hersonissos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00626199v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3945,229 +3945,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning Large Language Models (LLMs) for Entity Alignment in Knowledge Graphs (KG)</w:t>
+                <w:t xml:space="preserve">GRU-SCANET: Unleashing the Power of GRU-based Sinusoidal CApture Network for Precision-driven Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Fokou Pelap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04812722v2</w:t>
+                <w:t xml:space="preserve">ird-04818879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRU-SCANET: Unleashing the Power of GRU-based Sinusoidal CApture Network for Precision-driven Named Entity Recognition</w:t>
+                <w:t xml:space="preserve">Fine-tuning Large Language Models (LLMs) for Entity Alignment in Knowledge Graphs (KG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Fokou Pelap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04818879v1</w:t>
+                <w:t xml:space="preserve">ird-04812722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4198,51 +4198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Key Semantics for the Semantic Web : a Theoretical View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,51 +4757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Fokou Pelap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbaf096" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735722v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105708" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.07.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Pierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW230014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou Pelap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987677v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Farah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jc Moissinac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ismail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742836" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moissinac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275954v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11964-9_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500419" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_51" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189763v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812722v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04818879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641858v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66209de9eb50f92bb4e71f0db929a77bb91ea15f;origin=https://hal.archives-ouvertes.fr/hal-04901742;visit=swh:1:snp:4a6bd3e772a675ee1b6d5eab0cae7098d1e07d64;anchor=swh:1:rel:9d04665866c4c0830c706ab2aed57bf6048a3e80;path=/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Fokou Pelap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbaf096" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735722v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105708" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.07.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Pierro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW230014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou Pelap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Farah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moissinac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jc Moissinac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742836" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275954v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11964-9_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500419" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_51" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189763v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04818879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812722v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641858v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66209de9eb50f92bb4e71f0db929a77bb91ea15f;origin=https://hal.archives-ouvertes.fr/hal-04901742;visit=swh:1:snp:4a6bd3e772a675ee1b6d5eab0cae7098d1e07d64;anchor=swh:1:rel:9d04665866c4c0830c706ab2aed57bf6048a3e80;path=/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>