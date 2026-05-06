--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -675,416 +675,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstracting Entity Matching for Analysing and Explaining Identity and Difference Decision and Indecision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Inizan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+                <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Victoria Agazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Raad</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.333⟩</w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.271-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77847-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324375v1</w:t>
+                <w:t xml:space="preserve">hal-04823866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoPFAS : Ontologie des PFAS et de leur exposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abstracting Entity Matching for Analysing and Explaining Identity and Difference Decision and Indecision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylia Abrouk</w:t>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Guyot</w:t>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399456v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Knowledge Graphs for Earth System Dataset Discovery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OntoPFAS : Ontologie des PFAS et de leur exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Agazzi</w:t>
+                <w:t xml:space="preserve">Davide Di Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+                <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+                <w:t xml:space="preserve">Alexis Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PFIA 2025 - 36es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA, Jul 2025, Dijon, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823866v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Knowledge Graphs and Retrieval-Augmented Generation be combined to Explain Query/Answer Relationships Truthfully?</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Vargas-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1407,77 +1407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie pour organiser les données de processus biologiques: la contribution des modèles mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,77 +1636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology to structure biological data: the contribution of mathematical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,637 +1890,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KeyRanker: Automatic RDF Key Ranking for Data Linking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP: Knowledge Capture Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.661-677</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987677v1</w:t>
+                <w:t xml:space="preserve">hal-01647597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KeyRanker: Automatic RDF Key Ranking for Data Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssameddine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP: Knowledge Capture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Austin, TX, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3148011.3148023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647597v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Key Selection for Data Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Achichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t>
+              <w:t xml:space="preserve">EKAW: Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837440v1</w:t>
+                <w:t xml:space="preserve">hal-01407832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Key Discovery for Numerical Data: Application to Oenological Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hazael Jones</w:t>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.222-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Key Selection for Data Linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Proposal for Modelling Agrifood Chains as Multi Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Achichi</w:t>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hazael Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW: Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bologne, Italy. pp.3-18, </w:t>
+              <w:t xml:space="preserve">IPMU: Information Processing and Management of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.498-509, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407832v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01328678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule mining for semantifying wikilinks</w:t>
               </w:r>
@@ -2690,269 +2690,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVINA: Discovering Vulnerabilities of Internet Accounts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Ismail</w:t>
+                <w:t xml:space="preserve">C-SAKey : une approche de découverte de clés conditionnelles dans des données RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on World Wide Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699871v1</w:t>
+                <w:t xml:space="preserve">hal-01179628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-SAKey : une approche de découverte de clés conditionnelles dans des données RDF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+                <w:t xml:space="preserve">DIVINA: Discovering Vulnerabilities of Internet Accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy. 1 562 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2740908.2742836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179628v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Atencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,226 +3369,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD2R : a Key Discovery method for semantic Reference Reconcilation</w:t>
+                <w:t xml:space="preserve">KD2R: A Key Discovery Method for Semantic Reference Reconciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International IFIP Workshop on Semantic Web &amp; Web Semantics (SWWS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2011 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Hersonissos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00626199v1</w:t>
+                <w:t xml:space="preserve">hal-02747894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KD2R: A Key Discovery Method for Semantic Reference Reconciliation</w:t>
+                <w:t xml:space="preserve">KD2R : a Key Discovery method for semantic Reference Reconcilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2011 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International IFIP Workshop on Semantic Web &amp; Web Semantics (SWWS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Heraklion, Greece. (10 p., à paraître)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25126-9_51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02747894v1</w:t>
+                <w:t xml:space="preserve">inria-00626199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3817,117 +3817,300 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d’information, modélisation sémantique et gestion des connaissances pour l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel V.; Gauche K.,; Enriquez M.L.; Lyon-Caen N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique - 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2026, 978-2-7592-4254-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaï Symeonidou, tisseuse de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3937,312 +4120,312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRU-SCANET: Unleashing the Power of GRU-based Sinusoidal CApture Network for Precision-driven Named Entity Recognition</w:t>
+                <w:t xml:space="preserve">Fine-tuning Large Language Models (LLMs) for Entity Alignment in Knowledge Graphs (KG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Fokou Pelap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04818879v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04812722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning Large Language Models (LLMs) for Entity Alignment in Knowledge Graphs (KG)</w:t>
+                <w:t xml:space="preserve">GRU-SCANET: Unleashing the Power of GRU-based Sinusoidal CApture Network for Precision-driven Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Gates Happi Happi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Fokou Pelap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Larmande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04812722v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04818879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Key Semantics for the Semantic Web : a Theoretical View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,113 +4454,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LRI, Université Paris-Sud, CNRS, Universitée Paris-Saclay, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KD2R: a Key Discovery method for semantic Reference Reconciliation in OWL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Internship report] 2011, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4387,100 +4570,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic key discovery for Data Linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01126926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4490,127 +4673,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BECKEY: Understanding, Comparing and Discovering Keys of Different Semantics in Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Armant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:66209de9eb50f92bb4e71f0db929a77bb91ea15f;origin=https://hal.archives-ouvertes.fr/hal-04901742;visit=swh:1:snp:4a6bd3e772a675ee1b6d5eab0cae7098d1e07d64;anchor=swh:1:rel:9d04665866c4c0830c706ab2aed57bf6048a3e80;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4757,51 +4940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Fokou Pelap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbaf096" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735722v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105708" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.07.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Pierro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW230014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou Pelap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Farah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moissinac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jc Moissinac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ismail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742836" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275954v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11964-9_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500419" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_51" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189763v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04818879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812722v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641858v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112265" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66209de9eb50f92bb4e71f0db929a77bb91ea15f;origin=https://hal.archives-ouvertes.fr/hal-04901742;visit=swh:1:snp:4a6bd3e772a675ee1b6d5eab0cae7098d1e07d64;anchor=swh:1:rel:9d04665866c4c0830c706ab2aed57bf6048a3e80;path=/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Fokou Pelap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbaf096" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374989v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735722v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2020.105708" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2013.07.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Agazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77847-6_15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Di Pierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Polleres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jonquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW230014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03967103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou Pelap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98876-0_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssameddine Farah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3148011.3148023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazael Jones" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_42" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moissinac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jc Moissinac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ismail" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742836" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275954v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11964-9_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2500410.2500419" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25126-9_51" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189763v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812722v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04818879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:66209de9eb50f92bb4e71f0db929a77bb91ea15f;origin=https://hal.archives-ouvertes.fr/hal-04901742;visit=swh:1:snp:4a6bd3e772a675ee1b6d5eab0cae7098d1e07d64;anchor=swh:1:rel:9d04665866c4c0830c706ab2aed57bf6048a3e80;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>