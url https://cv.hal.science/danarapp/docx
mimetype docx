--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dana Rappoport </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ethnomusicologue, Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">danarapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6584-6918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080144578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Southeast Asian Musical Data in Europe with the Pratinada Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Sound and Audiovisual Archives (IASA) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.64-85. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35320/ij.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05220682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masters of Places: Music and Territory in Makadade (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Sing. Musical Practices and Perception of Time in Eastern Indonesia (Lamaholot, Flores Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2024-1-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Director's response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Donzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.198-220. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/arrs.2023.140115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04803329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prátika muzikál no Patrimóniu ne’ebé Perigu atu lakon iha illa ataúru (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Timor-Leste: Passado, Presente e Futuro, 7, pp.271-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53930/27892182.dialogos.7.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Literature, Gender, and Precedence in East Timor: Metaphysics in Narrative By David Hicks. Copenhagen: Nias Press, 2020. 190 pp. ISBN: 9788776942755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (2), pp.433 - 434. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911822000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payer les mots, acheter la moisson. Réflexion sur des formes d’échange en Indonésie orientale (Lamaholot, Flores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paying in Words, Buying the Harvest.” Reflection on Forms of Exchange in Eastern Indonesia (eastern Flores, West Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art poétique dans le sound system : l’oralité rituelle des élites toraja contemporaines (Sulawesi Sud, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence des rizières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de] Jean-Michel Beaudet, Jouer, danser, boire. Carnets d'ethnographies musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.320-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des grands récits : Oralité et funérailles chez les Toraja d’Indonésie (île de Sulawesi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationale de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipos, János and Ufuk Tavkul. 2014. Karachay-Balkar Folksongs. Budapest: Institute for Musicology of the Research Center for the Humanities, Hungarian Academy of Science, L’Harmattan. 424 pp. Maps, transcriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/AHEA.2017.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do they (still) sing stories? Singing narratives in Tanjung Bunga (eastern Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wacana, Journal of the Humanities of Indonesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17510/wacana.v17i2.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lisse, le plein, l’amer. Critères du goût musical sur l’île de Flores (Lamaholot, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulawesi 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian &amp;quot;le lieu du chant&amp;quot;, une base de de connaissance multilingue sur les musiques toraja d'Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines sonores en ligne : accès et (ré-) appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian « le lieu du chant ». Défis de préservation et de transmission des musiques toraja d’Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF, Oct 2025, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tradition in transition : the Digital Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradisi Lisan Toraja di Era Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membangun Kesadaran social,dari tradisi lisan menuju ke tulisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIKPAR - Sekolah Tinggi Kateketik dan Pastoral Rantepao, Nov 2025, Rantepao, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : un site d'agrégation multilingue et géolocalisé pour les archives sonores d’Asie du Sud-Est (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Ghrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles : pérennité, accessibilité, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF; CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05349949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraja Voices at the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik Tradisional Timor-Leste: Fataluku, Kemak, Bunaq & Atauro (1957-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities for Saving Intangible Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indonesian Cultural Center, Dec 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey to Early Timorese Music. Fataluku, Kemak, Bunaq, Atauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timorese Culture in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundaçao Oriente, Nov 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : Decolonization of Southeast Asian Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The island and the world - Timor-Leste Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Timor-Leste. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and introduction of the International Conference « Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS, CASE, PSL, ENS., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et territoires de l'île d'Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timor-Leste. Adadi Music, Atauro island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ocora Radio France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives and Songs from Atauro island, Timor-Leste (Voices of the Hunting Bows)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing. 2025, 978-1-0364-4206-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaud, Dominique, Rappoport Dana, Koli Kali (Joanico de Sousa Araujo), Lew Coma Cose, Kau Sahé (Jose Lopes) (Ed.). 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04242504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPEI-Coll, une expérience participative de co-construction d’un ouvrage de tradition orale avec la population de l’île d’Atauro (Timor Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire Science Ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses; Muséum national d’Histoire naturelle, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/hc52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knananuk dada ró iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Múzika husi siklu rituál husi bee midar iha Ataúru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arku muzikál, Arpa no flauta, instrumentu muzikál tolu ne'ebé uza atu namora iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste) (with musical glossary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timor-Leste: The island and the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pierres : guna dewa et nuba nara de l’île de Flores (Lamaholot, Flores, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Galoppin; Cécile Guillaume-Pey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peuvent les pierres. Vie et puissance des matières lithiques entre rites et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-276, 2021, Religions. Anthropologie-Histoire, comparatisme, 978-2-87562-273-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long journey of the rice maiden from Li’o to Tanjung Bunga: a Lamaholot sung narrative (Flores, eastern Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austronesian Paths and Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de chanter. Pratiques vocales et perception du temps dans l’Est indonésien (Lamaholot, Flores, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités khmères: de près, de loin, entre îles et péninsules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lumbaa, le dernier poète : l’oralité toraja en question (Sulawesi, Indonésie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Buffetrille; Isabelle Henrion-Dourcy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et épopée en Haute-Asie. Mélanges offerts à Mireille Helffer à l'occasion de son 90ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, p. 117-139, 2017, 978-2-36057-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada, le portail d'archives musicales d'Asie du Sud-Est à plein volume, newsletter de l'INSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Monts et par drailles, film documentaire, 90 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian, the place of Song, a pioneering Digital Platform (Indonesia), toraja.ehess.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://youtu.be/nTyAHRhtqc0?si=ZdO9MRO7kneqgGCX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The website &amp;quot;Penanian. Toraja Ritual Music&amp;quot; (toraja.ehess.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penanian, Musiques rituelles toraja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.toraja.ehess.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada website, Hearing Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05343049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le patrimoine des sociétés : un projet participatif à Timor-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video teaser of Pratinada platform for sound collections from Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des troupeaux transhumants en pays cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atauro 2019-2023, Kolaborasaun França-Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hananu intimu Atauro, Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excerpt of traditional music from Atauro : a short selection (34') (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques de l’Est insulindien (Indonésie orientale et Timor-Leste), entretien avec Dana Rappoport (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques intimes d'Atauro (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate music from Atauro (East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un poète disparaît (Toraja, île de Sulawesi, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dana Rappoport </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ethnomusicologue, Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">danarapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6584-6918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080144578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Southeast Asian Musical Data in Europe with the Pratinada Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Sound and Audiovisual Archives (IASA) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.64-85. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35320/ij.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05220682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Sing. Musical Practices and Perception of Time in Eastern Indonesia (Lamaholot, Flores Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2024-1-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masters of Places: Music and Territory in Makadade (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Director's response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Donzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.198-220. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/arrs.2023.140115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04803329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prátika muzikál no Patrimóniu ne’ebé Perigu atu lakon iha illa ataúru (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Timor-Leste: Passado, Presente e Futuro, 7, pp.271-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53930/27892182.dialogos.7.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Literature, Gender, and Precedence in East Timor: Metaphysics in Narrative By David Hicks. Copenhagen: Nias Press, 2020. 190 pp. ISBN: 9788776942755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (2), pp.433 - 434. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911822000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payer les mots, acheter la moisson. Réflexion sur des formes d’échange en Indonésie orientale (Lamaholot, Flores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paying in Words, Buying the Harvest.” Reflection on Forms of Exchange in Eastern Indonesia (eastern Flores, West Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art poétique dans le sound system : l’oralité rituelle des élites toraja contemporaines (Sulawesi Sud, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence des rizières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de] Jean-Michel Beaudet, Jouer, danser, boire. Carnets d'ethnographies musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.320-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des grands récits : Oralité et funérailles chez les Toraja d’Indonésie (île de Sulawesi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationale de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipos, János and Ufuk Tavkul. 2014. Karachay-Balkar Folksongs. Budapest: Institute for Musicology of the Research Center for the Humanities, Hungarian Academy of Science, L’Harmattan. 424 pp. Maps, transcriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/AHEA.2017.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do they (still) sing stories? Singing narratives in Tanjung Bunga (eastern Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wacana, Journal of the Humanities of Indonesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17510/wacana.v17i2.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulawesi 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lisse, le plein, l’amer. Critères du goût musical sur l’île de Flores (Lamaholot, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian &amp;quot;le lieu du chant&amp;quot;, une base de de connaissance multilingue sur les musiques toraja d'Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines sonores en ligne : accès et (ré-) appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradisi Lisan Toraja di Era Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membangun Kesadaran social,dari tradisi lisan menuju ke tulisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIKPAR - Sekolah Tinggi Kateketik dan Pastoral Rantepao, Nov 2025, Rantepao, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : un site d'agrégation multilingue et géolocalisé pour les archives sonores d’Asie du Sud-Est (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Ghrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles : pérennité, accessibilité, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF; CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05349949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraja Voices at the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik Tradisional Timor-Leste: Fataluku, Kemak, Bunaq & Atauro (1957-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities for Saving Intangible Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indonesian Cultural Center, Dec 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey to Early Timorese Music. Fataluku, Kemak, Bunaq, Atauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timorese Culture in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundaçao Oriente, Nov 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : Decolonization of Southeast Asian Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tradition in transition : the Digital Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian « le lieu du chant ». Défis de préservation et de transmission des musiques toraja d’Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF, Oct 2025, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The island and the world - Timor-Leste Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Timor-Leste. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and introduction of the International Conference « Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS, CASE, PSL, ENS., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et territoires de l'île d'Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timor-Leste. Adadi Music, Atauro island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ocora Radio France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives and Songs from Atauro island, Timor-Leste (Voices of the Hunting Bows)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing. 2025, 978-1-0364-4206-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaud, Dominique, Rappoport Dana, Koli Kali (Joanico de Sousa Araujo), Lew Coma Cose, Kau Sahé (Jose Lopes) (Ed.). 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04242504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPEI-Coll, une expérience participative de co-construction d’un ouvrage de tradition orale avec la population de l’île d’Atauro (Timor Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire Science Ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses; Muséum national d’Histoire naturelle, pp.215-219, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/hc52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Múzika husi siklu rituál husi bee midar iha Ataúru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arku muzikál, Arpa no flauta, instrumentu muzikál tolu ne'ebé uza atu namora iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knananuk dada ró iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste) (with musical glossary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timor-Leste: The island and the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long journey of the rice maiden from Li’o to Tanjung Bunga: a Lamaholot sung narrative (Flores, eastern Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austronesian Paths and Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pierres : guna dewa et nuba nara de l’île de Flores (Lamaholot, Flores, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Galoppin; Cécile Guillaume-Pey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peuvent les pierres. Vie et puissance des matières lithiques entre rites et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-276, 2021, Religions. Anthropologie-Histoire, comparatisme, 978-2-87562-273-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de chanter. Pratiques vocales et perception du temps dans l’Est indonésien (Lamaholot, Flores, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités khmères: de près, de loin, entre îles et péninsules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lumbaa, le dernier poète : l’oralité toraja en question (Sulawesi, Indonésie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Buffetrille; Isabelle Henrion-Dourcy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et épopée en Haute-Asie. Mélanges offerts à Mireille Helffer à l'occasion de son 90ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, p. 117-139, 2017, 978-2-36057-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada, le portail d'archives musicales d'Asie du Sud-Est à plein volume, newsletter de l'INSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Monts et par drailles, film documentaire, 90 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The website &amp;quot;Penanian. Toraja Ritual Music&amp;quot; (toraja.ehess.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penanian, Musiques rituelles toraja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.toraja.ehess.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada website, Hearing Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05343049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian, the place of Song, a pioneering Digital Platform (Indonesia), toraja.ehess.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://youtu.be/nTyAHRhtqc0?si=ZdO9MRO7kneqgGCX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le patrimoine des sociétés : un projet participatif à Timor-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video teaser of Pratinada platform for sound collections from Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des troupeaux transhumants en pays cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atauro 2019-2023, Kolaborasaun França-Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques de l’Est insulindien (Indonésie orientale et Timor-Leste), entretien avec Dana Rappoport (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excerpt of traditional music from Atauro : a short selection (34') (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hananu intimu Atauro, Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques intimes d'Atauro (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate music from Atauro (East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un poète disparaît (Toraja, île de Sulawesi, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90FF0996"/>
+    <w:nsid w:val="DAED11A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danarapp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080144578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2024-1-43" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Coville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Donzelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arrs.2023.140115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53930/27892182.dialogos.7.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911822000407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.19081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2017.1372515" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/AHEA.2017.290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17510/wacana.v17i2.439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xuz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354220v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/ce-que-peuvent-les-pierres/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03937706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03019976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danarapp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080144578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2024-1-43" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Coville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Donzelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arrs.2023.140115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53930/27892182.dialogos.7.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911822000407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.19081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2017.1372515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/AHEA.2017.290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17510/wacana.v17i2.439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xuz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/ce-que-peuvent-les-pierres/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03937706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03019976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>