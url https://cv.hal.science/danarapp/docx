--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dana Rappoport </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ethnomusicologue, Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">danarapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6584-6918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080144578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Southeast Asian Musical Data in Europe with the Pratinada Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Sound and Audiovisual Archives (IASA) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.64-85. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35320/ij.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05220682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Sing. Musical Practices and Perception of Time in Eastern Indonesia (Lamaholot, Flores Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2024-1-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masters of Places: Music and Territory in Makadade (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Director's response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Donzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.198-220. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/arrs.2023.140115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04803329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prátika muzikál no Patrimóniu ne’ebé Perigu atu lakon iha illa ataúru (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Timor-Leste: Passado, Presente e Futuro, 7, pp.271-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53930/27892182.dialogos.7.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Literature, Gender, and Precedence in East Timor: Metaphysics in Narrative By David Hicks. Copenhagen: Nias Press, 2020. 190 pp. ISBN: 9788776942755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (2), pp.433 - 434. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911822000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payer les mots, acheter la moisson. Réflexion sur des formes d’échange en Indonésie orientale (Lamaholot, Flores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paying in Words, Buying the Harvest.” Reflection on Forms of Exchange in Eastern Indonesia (eastern Flores, West Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art poétique dans le sound system : l’oralité rituelle des élites toraja contemporaines (Sulawesi Sud, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence des rizières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de] Jean-Michel Beaudet, Jouer, danser, boire. Carnets d'ethnographies musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.320-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des grands récits : Oralité et funérailles chez les Toraja d’Indonésie (île de Sulawesi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationale de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipos, János and Ufuk Tavkul. 2014. Karachay-Balkar Folksongs. Budapest: Institute for Musicology of the Research Center for the Humanities, Hungarian Academy of Science, L’Harmattan. 424 pp. Maps, transcriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/AHEA.2017.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do they (still) sing stories? Singing narratives in Tanjung Bunga (eastern Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wacana, Journal of the Humanities of Indonesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17510/wacana.v17i2.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulawesi 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lisse, le plein, l’amer. Critères du goût musical sur l’île de Flores (Lamaholot, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian &amp;quot;le lieu du chant&amp;quot;, une base de de connaissance multilingue sur les musiques toraja d'Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines sonores en ligne : accès et (ré-) appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradisi Lisan Toraja di Era Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membangun Kesadaran social,dari tradisi lisan menuju ke tulisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIKPAR - Sekolah Tinggi Kateketik dan Pastoral Rantepao, Nov 2025, Rantepao, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : un site d'agrégation multilingue et géolocalisé pour les archives sonores d’Asie du Sud-Est (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Ghrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles : pérennité, accessibilité, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF; CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05349949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraja Voices at the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik Tradisional Timor-Leste: Fataluku, Kemak, Bunaq & Atauro (1957-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities for Saving Intangible Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indonesian Cultural Center, Dec 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey to Early Timorese Music. Fataluku, Kemak, Bunaq, Atauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timorese Culture in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundaçao Oriente, Nov 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : Decolonization of Southeast Asian Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tradition in transition : the Digital Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian « le lieu du chant ». Défis de préservation et de transmission des musiques toraja d’Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF, Oct 2025, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The island and the world - Timor-Leste Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Timor-Leste. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and introduction of the International Conference « Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS, CASE, PSL, ENS., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et territoires de l'île d'Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timor-Leste. Adadi Music, Atauro island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ocora Radio France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives and Songs from Atauro island, Timor-Leste (Voices of the Hunting Bows)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing. 2025, 978-1-0364-4206-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaud, Dominique, Rappoport Dana, Koli Kali (Joanico de Sousa Araujo), Lew Coma Cose, Kau Sahé (Jose Lopes) (Ed.). 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04242504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPEI-Coll, une expérience participative de co-construction d’un ouvrage de tradition orale avec la population de l’île d’Atauro (Timor Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire Science Ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses; Muséum national d’Histoire naturelle, pp.215-219, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/hc52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Múzika husi siklu rituál husi bee midar iha Ataúru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arku muzikál, Arpa no flauta, instrumentu muzikál tolu ne'ebé uza atu namora iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knananuk dada ró iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste) (with musical glossary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timor-Leste: The island and the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long journey of the rice maiden from Li’o to Tanjung Bunga: a Lamaholot sung narrative (Flores, eastern Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austronesian Paths and Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pierres : guna dewa et nuba nara de l’île de Flores (Lamaholot, Flores, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Galoppin; Cécile Guillaume-Pey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peuvent les pierres. Vie et puissance des matières lithiques entre rites et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-276, 2021, Religions. Anthropologie-Histoire, comparatisme, 978-2-87562-273-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de chanter. Pratiques vocales et perception du temps dans l’Est indonésien (Lamaholot, Flores, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités khmères: de près, de loin, entre îles et péninsules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lumbaa, le dernier poète : l’oralité toraja en question (Sulawesi, Indonésie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Buffetrille; Isabelle Henrion-Dourcy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et épopée en Haute-Asie. Mélanges offerts à Mireille Helffer à l'occasion de son 90ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, p. 117-139, 2017, 978-2-36057-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada, le portail d'archives musicales d'Asie du Sud-Est à plein volume, newsletter de l'INSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Monts et par drailles, film documentaire, 90 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The website &amp;quot;Penanian. Toraja Ritual Music&amp;quot; (toraja.ehess.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penanian, Musiques rituelles toraja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.toraja.ehess.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada website, Hearing Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05343049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian, the place of Song, a pioneering Digital Platform (Indonesia), toraja.ehess.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://youtu.be/nTyAHRhtqc0?si=ZdO9MRO7kneqgGCX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le patrimoine des sociétés : un projet participatif à Timor-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video teaser of Pratinada platform for sound collections from Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des troupeaux transhumants en pays cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atauro 2019-2023, Kolaborasaun França-Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques de l’Est insulindien (Indonésie orientale et Timor-Leste), entretien avec Dana Rappoport (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excerpt of traditional music from Atauro : a short selection (34') (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hananu intimu Atauro, Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques intimes d'Atauro (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate music from Atauro (East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un poète disparaît (Toraja, île de Sulawesi, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dana Rappoport </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ethnomusicologue, Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">danarapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6584-6918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080144578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Southeast Asian Musical Data in Europe with the Pratinada Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Sound and Audiovisual Archives (IASA) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.64-85. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35320/ij.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05220682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masters of Places: Music and Territory in Makadade (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Sing. Musical Practices and Perception of Time in Eastern Indonesia (Lamaholot, Flores Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2024-1-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Director's response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Donzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.198-220. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/arrs.2023.140115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04803329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prátika muzikál no Patrimóniu ne’ebé Perigu atu lakon iha illa ataúru (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Timor-Leste: Passado, Presente e Futuro, 7, pp.271-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53930/27892182.dialogos.7.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Literature, Gender, and Precedence in East Timor: Metaphysics in Narrative By David Hicks. Copenhagen: Nias Press, 2020. 190 pp. ISBN: 9788776942755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (2), pp.433 - 434. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911822000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payer les mots, acheter la moisson. Réflexion sur des formes d’échange en Indonésie orientale (Lamaholot, Flores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paying in Words, Buying the Harvest.” Reflection on Forms of Exchange in Eastern Indonesia (eastern Flores, West Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art poétique dans le sound system : l’oralité rituelle des élites toraja contemporaines (Sulawesi Sud, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence des rizières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de] Jean-Michel Beaudet, Jouer, danser, boire. Carnets d'ethnographies musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.320-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des grands récits : Oralité et funérailles chez les Toraja d’Indonésie (île de Sulawesi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationale de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipos, János and Ufuk Tavkul. 2014. Karachay-Balkar Folksongs. Budapest: Institute for Musicology of the Research Center for the Humanities, Hungarian Academy of Science, L’Harmattan. 424 pp. Maps, transcriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/AHEA.2017.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do they (still) sing stories? Singing narratives in Tanjung Bunga (eastern Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wacana, Journal of the Humanities of Indonesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17510/wacana.v17i2.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulawesi 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lisse, le plein, l’amer. Critères du goût musical sur l’île de Flores (Lamaholot, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian &amp;quot;le lieu du chant&amp;quot;, une base de de connaissance multilingue sur les musiques toraja d'Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines sonores en ligne : accès et (ré-) appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradisi Lisan Toraja di Era Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membangun Kesadaran social,dari tradisi lisan menuju ke tulisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIKPAR - Sekolah Tinggi Kateketik dan Pastoral Rantepao, Nov 2025, Rantepao, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : un site d'agrégation multilingue et géolocalisé pour les archives sonores d’Asie du Sud-Est (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Ghrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles : pérennité, accessibilité, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF; CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05349949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraja Voices at the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik Tradisional Timor-Leste: Fataluku, Kemak, Bunaq & Atauro (1957-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities for Saving Intangible Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indonesian Cultural Center, Dec 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey to Early Timorese Music. Fataluku, Kemak, Bunaq, Atauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timorese Culture in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundaçao Oriente, Nov 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : Decolonization of Southeast Asian Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian « le lieu du chant ». Défis de préservation et de transmission des musiques toraja d’Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF, Oct 2025, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tradition in transition : the Digital Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The island and the world - Timor-Leste Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Timor-Leste. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and introduction of the International Conference « Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS, CASE, PSL, ENS., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et territoires de l'île d'Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timor-Leste. Adadi Music, Atauro island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ocora Radio France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives and Songs from Atauro island, Timor-Leste (Voices of the Hunting Bows)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing. 2025, 978-1-0364-4206-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaud, Dominique, Rappoport Dana, Koli Kali (Joanico de Sousa Araujo), Lew Coma Cose, Kau Sahé (Jose Lopes) (Ed.). 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04242504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPEI-Coll, une expérience participative de co-construction d’un ouvrage de tradition orale avec la population de l’île d’Atauro (Timor Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire Science Ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses; Muséum national d’Histoire naturelle, pp.215-219, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/hc52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Múzika husi siklu rituál husi bee midar iha Ataúru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arku muzikál, Arpa no flauta, instrumentu muzikál tolu ne'ebé uza atu namora iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knananuk dada ró iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste) (with musical glossary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timor-Leste: The island and the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pierres : guna dewa et nuba nara de l’île de Flores (Lamaholot, Flores, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Galoppin; Cécile Guillaume-Pey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peuvent les pierres. Vie et puissance des matières lithiques entre rites et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-276, 2021, Religions. Anthropologie-Histoire, comparatisme, 978-2-87562-273-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long journey of the rice maiden from Li’o to Tanjung Bunga: a Lamaholot sung narrative (Flores, eastern Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austronesian Paths and Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de chanter. Pratiques vocales et perception du temps dans l’Est indonésien (Lamaholot, Flores, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités khmères: de près, de loin, entre îles et péninsules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lumbaa, le dernier poète : l’oralité toraja en question (Sulawesi, Indonésie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Buffetrille; Isabelle Henrion-Dourcy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et épopée en Haute-Asie. Mélanges offerts à Mireille Helffer à l'occasion de son 90ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, p. 117-139, 2017, 978-2-36057-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada, le portail d'archives musicales d'Asie du Sud-Est à plein volume, newsletter de l'INSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Monts et par drailles, film documentaire, 90 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The website &amp;quot;Penanian. Toraja Ritual Music&amp;quot; (toraja.ehess.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penanian, Musiques rituelles toraja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.toraja.ehess.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada website, Hearing Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05343049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian, the place of Song, a pioneering Digital Platform (Indonesia), toraja.ehess.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://youtu.be/nTyAHRhtqc0?si=ZdO9MRO7kneqgGCX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le patrimoine des sociétés : un projet participatif à Timor-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video teaser of Pratinada platform for sound collections from Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des troupeaux transhumants en pays cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atauro 2019-2023, Kolaborasaun França-Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hananu intimu Atauro, Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques de l’Est insulindien (Indonésie orientale et Timor-Leste), entretien avec Dana Rappoport (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excerpt of traditional music from Atauro : a short selection (34') (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques intimes d'Atauro (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate music from Atauro (East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un poète disparaît (Toraja, île de Sulawesi, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAED11A8"/>
+    <w:nsid w:val="AEBD09E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danarapp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080144578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2024-1-43" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Coville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Donzelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arrs.2023.140115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53930/27892182.dialogos.7.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911822000407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.19081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2017.1372515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/AHEA.2017.290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17510/wacana.v17i2.439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xuz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/ce-que-peuvent-les-pierres/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03937706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03019976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danarapp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080144578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2024-1-43" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Coville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Donzelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arrs.2023.140115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53930/27892182.dialogos.7.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911822000407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.19081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2017.1372515" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/AHEA.2017.290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17510/wacana.v17i2.439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xuz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/ce-que-peuvent-les-pierres/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03937706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03019976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>