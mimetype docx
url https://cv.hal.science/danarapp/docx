--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dana Rappoport </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ethnomusicologue, Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">danarapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6584-6918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080144578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Southeast Asian Musical Data in Europe with the Pratinada Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Sound and Audiovisual Archives (IASA) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.64-85. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35320/ij.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05220682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masters of Places: Music and Territory in Makadade (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Sing. Musical Practices and Perception of Time in Eastern Indonesia (Lamaholot, Flores Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2024-1-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Director's response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Donzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.198-220. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/arrs.2023.140115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04803329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prátika muzikál no Patrimóniu ne’ebé Perigu atu lakon iha illa ataúru (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Timor-Leste: Passado, Presente e Futuro, 7, pp.271-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53930/27892182.dialogos.7.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Literature, Gender, and Precedence in East Timor: Metaphysics in Narrative By David Hicks. Copenhagen: Nias Press, 2020. 190 pp. ISBN: 9788776942755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (2), pp.433 - 434. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911822000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payer les mots, acheter la moisson. Réflexion sur des formes d’échange en Indonésie orientale (Lamaholot, Flores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paying in Words, Buying the Harvest.” Reflection on Forms of Exchange in Eastern Indonesia (eastern Flores, West Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art poétique dans le sound system : l’oralité rituelle des élites toraja contemporaines (Sulawesi Sud, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence des rizières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de] Jean-Michel Beaudet, Jouer, danser, boire. Carnets d'ethnographies musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.320-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des grands récits : Oralité et funérailles chez les Toraja d’Indonésie (île de Sulawesi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationale de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipos, János and Ufuk Tavkul. 2014. Karachay-Balkar Folksongs. Budapest: Institute for Musicology of the Research Center for the Humanities, Hungarian Academy of Science, L’Harmattan. 424 pp. Maps, transcriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/AHEA.2017.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do they (still) sing stories? Singing narratives in Tanjung Bunga (eastern Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wacana, Journal of the Humanities of Indonesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17510/wacana.v17i2.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulawesi 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lisse, le plein, l’amer. Critères du goût musical sur l’île de Flores (Lamaholot, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian &amp;quot;le lieu du chant&amp;quot;, une base de de connaissance multilingue sur les musiques toraja d'Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines sonores en ligne : accès et (ré-) appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradisi Lisan Toraja di Era Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membangun Kesadaran social,dari tradisi lisan menuju ke tulisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIKPAR - Sekolah Tinggi Kateketik dan Pastoral Rantepao, Nov 2025, Rantepao, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : un site d'agrégation multilingue et géolocalisé pour les archives sonores d’Asie du Sud-Est (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Ghrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles : pérennité, accessibilité, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF; CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05349949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraja Voices at the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik Tradisional Timor-Leste: Fataluku, Kemak, Bunaq & Atauro (1957-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities for Saving Intangible Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indonesian Cultural Center, Dec 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey to Early Timorese Music. Fataluku, Kemak, Bunaq, Atauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timorese Culture in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundaçao Oriente, Nov 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : Decolonization of Southeast Asian Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian « le lieu du chant ». Défis de préservation et de transmission des musiques toraja d’Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF, Oct 2025, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tradition in transition : the Digital Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The island and the world - Timor-Leste Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Timor-Leste. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and introduction of the International Conference « Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS, CASE, PSL, ENS., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et territoires de l'île d'Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timor-Leste. Adadi Music, Atauro island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ocora Radio France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives and Songs from Atauro island, Timor-Leste (Voices of the Hunting Bows)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing. 2025, 978-1-0364-4206-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaud, Dominique, Rappoport Dana, Koli Kali (Joanico de Sousa Araujo), Lew Coma Cose, Kau Sahé (Jose Lopes) (Ed.). 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04242504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPEI-Coll, une expérience participative de co-construction d’un ouvrage de tradition orale avec la population de l’île d’Atauro (Timor Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire Science Ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses; Muséum national d’Histoire naturelle, pp.215-219, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/hc52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Múzika husi siklu rituál husi bee midar iha Ataúru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arku muzikál, Arpa no flauta, instrumentu muzikál tolu ne'ebé uza atu namora iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knananuk dada ró iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste) (with musical glossary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timor-Leste: The island and the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pierres : guna dewa et nuba nara de l’île de Flores (Lamaholot, Flores, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Galoppin; Cécile Guillaume-Pey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peuvent les pierres. Vie et puissance des matières lithiques entre rites et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-276, 2021, Religions. Anthropologie-Histoire, comparatisme, 978-2-87562-273-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long journey of the rice maiden from Li’o to Tanjung Bunga: a Lamaholot sung narrative (Flores, eastern Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austronesian Paths and Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de chanter. Pratiques vocales et perception du temps dans l’Est indonésien (Lamaholot, Flores, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités khmères: de près, de loin, entre îles et péninsules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lumbaa, le dernier poète : l’oralité toraja en question (Sulawesi, Indonésie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Buffetrille; Isabelle Henrion-Dourcy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et épopée en Haute-Asie. Mélanges offerts à Mireille Helffer à l'occasion de son 90ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, p. 117-139, 2017, 978-2-36057-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada, le portail d'archives musicales d'Asie du Sud-Est à plein volume, newsletter de l'INSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Monts et par drailles, film documentaire, 90 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The website &amp;quot;Penanian. Toraja Ritual Music&amp;quot; (toraja.ehess.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penanian, Musiques rituelles toraja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.toraja.ehess.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada website, Hearing Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05343049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian, the place of Song, a pioneering Digital Platform (Indonesia), toraja.ehess.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://youtu.be/nTyAHRhtqc0?si=ZdO9MRO7kneqgGCX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le patrimoine des sociétés : un projet participatif à Timor-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video teaser of Pratinada platform for sound collections from Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des troupeaux transhumants en pays cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atauro 2019-2023, Kolaborasaun França-Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hananu intimu Atauro, Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques de l’Est insulindien (Indonésie orientale et Timor-Leste), entretien avec Dana Rappoport (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excerpt of traditional music from Atauro : a short selection (34') (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques intimes d'Atauro (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate music from Atauro (East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un poète disparaît (Toraja, île de Sulawesi, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dana Rappoport </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ethnomusicologue, Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">danarapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6584-6918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">080144578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Southeast Asian Musical Data in Europe with the Pratinada Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Sound and Audiovisual Archives (IASA) Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55, pp.64-85. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35320/ij.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05220682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Sing. Musical Practices and Perception of Time in Eastern Indonesia (Lamaholot, Flores Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropos : International review of anthropology and linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119 (1), pp.43-58. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0257-9774-2024-1-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masters of Places: Music and Territory in Makadade (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Director's response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurora Donzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.198-220. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/arrs.2023.140115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04803329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prátika muzikál no Patrimóniu ne’ebé Perigu atu lakon iha illa ataúru (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Timor-Leste: Passado, Presente e Futuro, 7, pp.271-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53930/27892182.dialogos.7.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Literature, Gender, and Precedence in East Timor: Metaphysics in Narrative By David Hicks. Copenhagen: Nias Press, 2020. 190 pp. ISBN: 9788776942755</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81 (2), pp.433 - 434. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021911822000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payer les mots, acheter la moisson. Réflexion sur des formes d’échange en Indonésie orientale (Lamaholot, Flores)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Paying in Words, Buying the Harvest.” Reflection on Forms of Exchange in Eastern Indonesia (eastern Flores, West Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/moussons.8774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art poétique dans le sound system : l’oralité rituelle des élites toraja contemporaines (Sulawesi Sud, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence des rizières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrain.19081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CR de] Jean-Michel Beaudet, Jouer, danser, boire. Carnets d'ethnographies musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.320-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des grands récits : Oralité et funérailles chez les Toraja d’Indonésie (île de Sulawesi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationale de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing in Dangerous Places (Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asia Pacific Journal of Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.462-482. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14442213.2017.1372515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipos, János and Ufuk Tavkul. 2014. Karachay-Balkar Folksongs. Budapest: Institute for Musicology of the Research Center for the Humanities, Hungarian Academy of Science, L’Harmattan. 424 pp. Maps, transcriptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hungarian Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/AHEA.2017.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do they (still) sing stories? Singing narratives in Tanjung Bunga (eastern Flores, Lamaholot, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wacana, Journal of the Humanities of Indonesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.163-190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17510/wacana.v17i2.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lisse, le plein, l’amer. Critères du goût musical sur l’île de Flores (Lamaholot, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le goût musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulawesi 20 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian &amp;quot;le lieu du chant&amp;quot;, une base de de connaissance multilingue sur les musiques toraja d'Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines sonores en ligne : accès et (ré-) appropriations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral tradition in transition : the Digital Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian « le lieu du chant ». Défis de préservation et de transmission des musiques toraja d’Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BNF, Oct 2025, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradisi Lisan Toraja di Era Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membangun Kesadaran social,dari tradisi lisan menuju ke tulisan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, STIKPAR - Sekolah Tinggi Kateketik dan Pastoral Rantepao, Nov 2025, Rantepao, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : un site d'agrégation multilingue et géolocalisé pour les archives sonores d’Asie du Sud-Est (2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Ghrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et musiques traditionnelles : pérennité, accessibilité, outils, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF; CNRS, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05349949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toraja Voices at the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik Tradisional Timor-Leste: Fataluku, Kemak, Bunaq & Atauro (1957-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities for Saving Intangible Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indonesian Cultural Center, Dec 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey to Early Timorese Music. Fataluku, Kemak, Bunaq, Atauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timorese Culture in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundaçao Oriente, Nov 2025, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada : Decolonization of Southeast Asian Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskusi Bahasa dan Budaya. Digital Humanities for Safeguarding Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRIN- Biro Reset Inovasi Nasional, Nov 2025, Jakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'doux-rugueux' dans le Jeu Vocal à Deux Voix (île de Flores, Indonésie orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The island and the world - Timor-Leste Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Timor-Leste. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation and introduction of the International Conference « Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Autoritas. Modes of Authority and Aesthetic Practices from South to South-East Asia »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEIAS, CASE, PSL, ENS., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines et territoires de l'île d'Atauro (Timor-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xuz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timor-Leste. Adadi Music, Atauro island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ocora Radio France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives and Songs from Atauro island, Timor-Leste (Voices of the Hunting Bows)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholar Publishing. 2025, 978-1-0364-4206-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05298322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Césard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Facal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaud, Dominique, Rappoport Dana, Koli Kali (Joanico de Sousa Araujo), Lew Coma Cose, Kau Sahé (Jose Lopes) (Ed.). 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04242504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPEI-Coll, une expérience participative de co-construction d’un ouvrage de tradition orale avec la population de l’île d’Atauro (Timor Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire Science Ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses; Muséum national d’Histoire naturelle, pp.215-219, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/hc52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knananuk dada ró iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Múzika husi siklu rituál husi bee midar iha Ataúru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana Istória lian no knananuk Ataúro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arku muzikál, Arpa no flauta, instrumentu muzikál tolu ne'ebé uza atu namora iha Ataúro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lian Rama hana. Istoria lian no knananuk Atauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782709930024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04354220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical practices and endangered heritage of Atauro island (Timor-Leste) (with musical glossary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timor-Leste: The island and the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir les pierres : guna dewa et nuba nara de l’île de Flores (Lamaholot, Flores, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Galoppin; Cécile Guillaume-Pey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peuvent les pierres. Vie et puissance des matières lithiques entre rites et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-276, 2021, Religions. Anthropologie-Histoire, comparatisme, 978-2-87562-273-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long journey of the rice maiden from Li’o to Tanjung Bunga: a Lamaholot sung narrative (Flores, eastern Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austronesian Paths and Journeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de chanter. Pratiques vocales et perception du temps dans l’Est indonésien (Lamaholot, Flores, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités khmères: de près, de loin, entre îles et péninsules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03039887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lumbaa, le dernier poète : l’oralité toraja en question (Sulawesi, Indonésie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Buffetrille; Isabelle Henrion-Dourcy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et épopée en Haute-Asie. Mélanges offerts à Mireille Helffer à l'occasion de son 90ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Asiathèque, p. 117-139, 2017, 978-2-36057-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines musicaux en partage : deux nouveaux sites web innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05625635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada, le portail d'archives musicales d'Asie du Sud-Est à plein volume, newsletter de l'INSHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par Monts et par drailles, film documentaire, 90 mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penanian, the place of Song, a pioneering Digital Platform (Indonesia), toraja.ehess.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://youtu.be/nTyAHRhtqc0?si=ZdO9MRO7kneqgGCX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The website &amp;quot;Penanian. Toraja Ritual Music&amp;quot; (toraja.ehess.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penanian, Musiques rituelles toraja</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.toraja.ehess.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratinada website, Hearing Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05343049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le patrimoine des sociétés : un projet participatif à Timor-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video teaser of Pratinada platform for sound collections from Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation des troupeaux transhumants en pays cévenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atauro 2019-2023, Kolaborasaun França-Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hananu intimu Atauro, Timor-Leste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques de l’Est insulindien (Indonésie orientale et Timor-Leste), entretien avec Dana Rappoport (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excerpt of traditional music from Atauro : a short selection (34') (Atauro, East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques intimes d'Atauro (Timor-Leste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate music from Atauro (East Timor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Billault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un poète disparaît (Toraja, île de Sulawesi, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Rappoport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEBD09E1"/>
+    <w:nsid w:val="8B632274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danarapp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080144578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733251v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2024-1-43" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Coville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Donzelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arrs.2023.140115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53930/27892182.dialogos.7.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911822000407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.19081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2017.1372515" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/AHEA.2017.290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17510/wacana.v17i2.439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xuz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/ce-que-peuvent-les-pierres/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462835v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887935v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03937706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03019976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/danarapp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080144578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Simonnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35320/ij.178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0257-9774-2024-1-43" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Coville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Donzelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arrs.2023.140115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53930/27892182.dialogos.7.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021911822000407" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.8774" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.19081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14442213.2017.1372515" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/AHEA.2017.290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17510/wacana.v17i2.439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Ghrab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xuz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04242504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354220v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/ce-que-peuvent-les-pierres/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05625635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Billault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03937706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03019976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>