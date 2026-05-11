--- v0 (2026-03-21)
+++ v1 (2026-05-11)
@@ -66,195 +66,191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (108)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (109)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity annotated triploid genome of the quarantine root-knot nematode, Meloidogyne enterolobii</w:t>
+                <w:t xml:space="preserve">Profiling DNA-protein interactions in Meloidogyne incognita using dCas9-based affinity purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Poullet</w:t>
+                <w:t xml:space="preserve">Caroline Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemanth Konigopal</w:t>
+                <w:t xml:space="preserve">Alwéna Tollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Sallaberry</w:t>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Eves-van den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.184. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04434-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-025-01475-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954634v1</w:t>
+                <w:t xml:space="preserve">hal-05563467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orphan and de novo Genes in Fungi and Animals: Identification, Origins and Functions</w:t>
               </w:r>
@@ -279,233 +275,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evaf220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution genome assembly and linkage mapping in Meloidogyne hapla reveal non-canonical telomere repeats and recombination hotspots associated with effector proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fidelity annotated triploid genome of the quarantine root-knot nematode, Meloidogyne enterolobii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallavi Shakya</w:t>
+                <w:t xml:space="preserve">Hemanth Konigopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad I. Maulana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurens Voogt</w:t>
+                <w:t xml:space="preserve">Marine Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan J.S. van de Ruitenbeek</w:t>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (11), pp.e1013706. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04434-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538129v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Carbohydrate-Active Enzymes Acquired by Horizontal Gene Transfer from Plants in the Whitefly &amp;lt;i&amp;gt;Bemisia tabaci&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -619,13302 +615,13436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic host range of the root-knot nematode Meloidogyne enterolobii and virulent M. incognita populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution genome assembly and linkage mapping in Meloidogyne hapla reveal non-canonical telomere repeats and recombination hotspots associated with effector proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Finckh</w:t>
+                <w:t xml:space="preserve">Pallavi Shakya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+                <w:t xml:space="preserve">Muhammad I. Maulana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne G.J. Danchin</w:t>
+                <w:t xml:space="preserve">M. Laurens Voogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kiewnick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan J.S. van de Ruitenbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1668191. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.e1013706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2025.1668191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536013v1</w:t>
+                <w:t xml:space="preserve">hal-05538129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic host range of the root-knot nematode Meloidogyne enterolobii and virulent M. incognita populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemanth Konigopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Zotta Mota</w:t>
+                <w:t xml:space="preserve">Maria Finckh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+                <w:t xml:space="preserve">Etienne G.J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelin Despot-Slade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Kiewnick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1668191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2025.1668191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489824v1</w:t>
+                <w:t xml:space="preserve">hal-05536013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionizing radiation responses appear incidental to desiccation responses in the bdelloid rotifer Adineta vaga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unzipped genome assemblies of polyploid root-knot nematodes reveal unusual and clade-specific telomeric repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Zotta Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Moris</w:t>
+                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bruneau</w:t>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Berthe</w:t>
+                <w:t xml:space="preserve">Evelin Despot-Slade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Heuskin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Penninckx</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01807-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-44914-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627533v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta RNAi targeting Meloidogyne incognita Minc16803 gene perturbs nematode parasitism and reduces plant susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionizing radiation responses appear incidental to desiccation responses in the bdelloid rotifer Adineta vaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Moris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valdeir Junio Vaz Moreira</w:t>
+                <w:t xml:space="preserve">Lucie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Heloísa Pinheiro</w:t>
+                <w:t xml:space="preserve">Jérémy Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabela Tristan Lourenço-Tessutti</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Heuskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Fernando Basso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Lisei-De-Sa</w:t>
+                <w:t xml:space="preserve">Sébastien Penninckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-023-01623-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01807-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615381v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In planta RNAi targeting Meloidogyne incognita Minc16803 gene perturbs nematode parasitism and reduces plant susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdeir Junio Vaz Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+                <w:t xml:space="preserve">Daniele Heloísa Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Isabela Tristan Lourenço-Tessutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Marcos Fernando Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Maria Lisei-De-Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (1), pp.411-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-023-01623-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of specific motifs in effector proteins of plant parasites using MOnSTER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Calia</w:t>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Porracciolo</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongpan Chen</w:t>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djampa Kozlowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hannes Schuler</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06515-9⟩</w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05282767v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence and annotation of Periconia digitata a hopeful biocontrol agent of phytopathogenic oomycetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of specific motifs in effector proteins of plant parasites using MOnSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Calia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bovio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Paola Porracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+                <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Magliano</w:t>
+                <w:t xml:space="preserve">Djampa Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gislard</w:t>
+                <w:t xml:space="preserve">Hannes Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.583. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02440-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198172v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mate copying requires the coincidence detector Rutabaga in the mushroom bodies of Drosophila melanogaster</w:t>
+                <w:t xml:space="preserve">Genome sequence and annotation of Periconia digitata a hopeful biocontrol agent of phytopathogenic oomycetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Nöbel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Elena Bovio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Isabel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107682⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02440-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718788v1</w:t>
+                <w:t xml:space="preserve">hal-04198172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AvP: A software package for automatic phylogenetic detection of candidate horizontal gene transfers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mate copying requires the coincidence detector Rutabaga in the mushroom bodies of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
+                <w:t xml:space="preserve">Sabine Nöbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Isabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010686⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.107682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080521v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female fruit flies copy the acceptance, but not the rejection, of a mate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AvP: A software package for automatic phylogenetic detection of candidate horizontal gene transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Assael-Monier</w:t>
+                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fargeot</w:t>
+                <w:t xml:space="preserve">Solène Granjeon Noriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lespagnol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.e1010686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arac071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818761v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome and lifestage-specific transcriptomes of a plant-parasitic nematode and its host reveal susceptibility genes involved in trans-kingdom synthesis of vitamin B5</w:t>
+                <w:t xml:space="preserve">Female fruit flies copy the acceptance, but not the rejection, of a mate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahid Siddique</w:t>
+                <w:t xml:space="preserve">Sabine Noebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoran Radakovic</w:t>
+                <w:t xml:space="preserve">Magdalena Assael-Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Hiltl</w:t>
+                <w:t xml:space="preserve">Laura Fargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Pellegrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baum</w:t>
+                <w:t xml:space="preserve">Guillaume Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33769-w⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arac071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169532v1</w:t>
+                <w:t xml:space="preserve">hal-03818761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of eukaryotic protein predictions from soil metagenomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome and lifestage-specific transcriptomes of a plant-parasitic nematode and its host reveal susceptibility genes involved in trans-kingdom synthesis of vitamin B5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahid Siddique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Belliardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Zoran Radakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Clément</w:t>
+                <w:t xml:space="preserve">Clarissa Hiltl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lipuma</w:t>
+                <w:t xml:space="preserve">Clement Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01420-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33769-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03931195v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHC-II distance between parents predicts sex allocation decisions in a genetically monogamous bird</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of eukaryotic protein predictions from soil metagenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Merkling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Carole Belliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Hatch</w:t>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Leclaire</w:t>
+                <w:t xml:space="preserve">Justine Lipuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (1), pp.245-251. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arab130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01420-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03770671v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Expression Dynamics Reveal the Parasitism Regulatory Landscape of the Root-Knot Nematode Meloidogyne incognita and a Promoter Motif Associated with Effector Genes</w:t>
+                <w:t xml:space="preserve">MHC-II distance between parents predicts sex allocation decisions in a genetically monogamous bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">Maxime Pineaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bournaud</w:t>
+                <w:t xml:space="preserve">Thomas Merkling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dazenière</w:t>
+                <w:t xml:space="preserve">Scott Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Thorpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+                <w:t xml:space="preserve">Sarah Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.771. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.245-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes12050771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arab130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617459v1</w:t>
+                <w:t xml:space="preserve">hal-03770671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting protein domain variability in the core RNA interference machinery of five insect orders</w:t>
+                <w:t xml:space="preserve">Genome Expression Dynamics Reveal the Parasitism Regulatory Landscape of the Root-Knot Nematode Meloidogyne incognita and a Promoter Motif Associated with Effector Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Barbosa Monteiro Arraes</w:t>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Martins-De-Sa</w:t>
+                <w:t xml:space="preserve">Julie Dazenière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Noriega Vasquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Faheem</w:t>
+                <w:t xml:space="preserve">Peter Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1861816⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes12050771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153710v1</w:t>
+                <w:t xml:space="preserve">hal-04617459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-level genome assembly reveals homologous chromosomes and recombination in asexual rotifer Adineta vaga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting protein domain variability in the core RNA interference machinery of five insect orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Barbosa Monteiro Arraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Martins-De-Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Simion</w:t>
+                <w:t xml:space="preserve">Daniel Noriega Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendra Narayan</w:t>
+                <w:t xml:space="preserve">Bruno Paes Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Houtain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lyam Baudry</w:t>
+                <w:t xml:space="preserve">Muhammad Faheem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4216⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.1653-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1861816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406292v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted transcriptomics reveals signatures of large-scale independent origins and concerted regulation of effector genes in Radopholus similis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosome-level genome assembly reveals homologous chromosomes and recombination in asexual rotifer Adineta vaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Simion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Narayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Vieira</w:t>
+                <w:t xml:space="preserve">Antoine Houtain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Myers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clement Pellegrin</w:t>
+                <w:t xml:space="preserve">Alessandro Derzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Wram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedar Hesse</w:t>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010036⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (41), pp.eabg4216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213942v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple ATAC-seq protocol for population epigenetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted transcriptomics reveals signatures of large-scale independent origins and concerted regulation of effector genes in Radopholus similis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+                <w:t xml:space="preserve">Roxana Myers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Catherine Wram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cosseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+                <w:t xml:space="preserve">Cedar Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.15552.2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.e1010036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145575v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Population Genomics of Plant-Parasitic Nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple ATAC-seq protocol for population epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Montarry</w:t>
+                <w:t xml:space="preserve">Céline Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mimee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave T Ste-Croix</w:t>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (1), pp.40-48. </w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/phyto-09-20-0418-rvw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.15552.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03734053v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movements of transposable elements contribute to the genomic plasticity and species diversification in an asexually reproducing nematode pest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in Population Genomics of Plant-Parasitic Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahim Hassanaly-Goulamhoussen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mimee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios D Koutsovoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave T Ste-Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13246⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (1), pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/phyto-09-20-0418-rvw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617465v1</w:t>
+                <w:t xml:space="preserve">hal-03734053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin landscape dynamics in the early development of the plant parasitic nematode Meloidogyne incognita</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Movements of transposable elements contribute to the genomic plasticity and species diversification in an asexually reproducing nematode pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djampa Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Hassanaly-Goulamhoussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Favery</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.765690. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (7), pp.1844-1866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.765690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467409v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome assembly and annotation of Meloidogyne enterolobii, an emerging parthenogenetic root- knot nematode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Poullet</w:t>
+                <w:t xml:space="preserve">Chromatin landscape dynamics in the early development of the plant parasitic nematode Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Hassanaly-Goulamhoussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelnaser Elashry</w:t>
+                <w:t xml:space="preserve">Nathalie Marteu-Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Sallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-00666-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.765690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.765690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972492v1</w:t>
+                <w:t xml:space="preserve">hal-03467409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics supports clonal reproduction and multiple independent gains and losses of parasitic abilities in the most devastating nematode pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andressa C. Z. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.442-457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of raffinose metabolism genes uncovers a wild Arachis galactinol synthase conferring tolerance to abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina C Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina C Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana P Z Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda N Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais N Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-72191-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily conserved plant genes responsive to root-knot nematodes identified by comparative genomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Fernandez</w:t>
+                <w:t xml:space="preserve">Genome assembly and annotation of Meloidogyne enterolobii, an emerging parthenogenetic root- knot nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Arraes</w:t>
+                <w:t xml:space="preserve">Abdelnaser Elashry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Petitot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Paes de Melo</w:t>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-020-01677-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-00666-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02991731v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the root-knot nematode Meloidogyne luci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionarily conserved plant genes responsive to root-knot nematodes identified by comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Zotta Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nik Susič</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
+                <w:t xml:space="preserve">Fabricio Arraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Riccio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Blaxter</w:t>
+                <w:t xml:space="preserve">Bruno Paes de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (1), pp.e2020-25. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (4), pp.1063-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21307/jofnem-2020-025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00438-020-01677-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151184v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics Reveals Novel Target Genes towards Specific Control of Plant-Parasitic Nematodes</w:t>
+                <w:t xml:space="preserve">Genome sequence of the root-knot nematode Meloidogyne luci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Grynberg</w:t>
+                <w:t xml:space="preserve">Nik Susič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Coiti Togawa</w:t>
+                <w:t xml:space="preserve">Cristian Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Dias de Freitas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+                <w:t xml:space="preserve">Mark Blaxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11111347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (1), pp.e2020-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21307/jofnem-2020-025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263736v1</w:t>
+                <w:t xml:space="preserve">hal-05151184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence for a significant effect of the regression to the mean fallacy in mate copying: a comment on Davies et al</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Noebel</w:t>
+                <w:t xml:space="preserve">Comparative Genomics Reveals Novel Target Genes towards Specific Control of Plant-Parasitic Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Coiti Togawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Dias de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Dijair Antonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/araa076⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.1347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11111347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156620v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and content of the rice root‐knot nematode ( Meloidogyne graminicola )</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">First evidence for a significant effect of the regression to the mean fallacy in mate copying: a comment on Davies et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Noebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Isabel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6680⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, vol.31 (n°6), pp.1292-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araa076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988764v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene copy number variations as signatures of adaptive evolution in the parthenogenetic, plant-parasitic nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome structure and content of the rice root‐knot nematode ( Meloidogyne graminicola )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Thi Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Julie Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios D. Koutsovoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mégane Karaulic</w:t>
+                <w:t xml:space="preserve">Laetitia Perfus‐barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15095⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (20), pp.11006-11021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629335v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of the evolution of Parthenogenesis and Cryptobiosis in the Genomes of Panagrolaimid Nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene copy number variations as signatures of adaptive evolution in the parthenogenetic, plant-parasitic nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp H. Schiffer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Karine Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann M. Burnell</w:t>
+                <w:t xml:space="preserve">Georgios D. Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Creevey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Wong</w:t>
+                <w:t xml:space="preserve">Mégane Karaulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.10.039⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (10), pp.2559-2572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444450v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chemosensory GPCR as a Potential Target to Control the Root-Knot Nematode Meloidogyne incognita Parasitism in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures of the evolution of Parthenogenesis and Cryptobiosis in the Genomes of Panagrolaimid Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp H. Schiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diana Fernandez</w:t>
+                <w:t xml:space="preserve">Ann M. Burnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deisy X Amora</w:t>
+                <w:t xml:space="preserve">Christopher J. Creevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Petitot</w:t>
+                <w:t xml:space="preserve">Simon Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (20), pp.3798. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.587-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24203798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324816v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Teratosphaeria&amp;lt;/em&amp;gt; stem canker disease on Eucalypt in Italy</w:t>
+                <w:t xml:space="preserve">A Chemosensory GPCR as a Potential Target to Control the Root-Knot Nematode Meloidogyne incognita Parasitism in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Vitale</w:t>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Luongo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Deisy X Amora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Mughini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Gras</w:t>
+                <w:t xml:space="preserve">Philippe Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-018-1577-6⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (20), pp.3798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24203798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620419v1</w:t>
+                <w:t xml:space="preserve">hal-02324816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversification of horizontally acquired glycoside hydrolase family 45 (GH45) proteins in phytophaga beetles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Teratosphaeria&amp;lt;/em&amp;gt; stem canker disease on Eucalypt in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Busch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Laura Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Pauchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giovanni Mughini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1429-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.503-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-018-1577-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620256v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetically facilitated mutational assimilation: epigenetics as a hub within the inclusive evolutionary synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Functional diversification of horizontally acquired glycoside hydrolase family 45 (GH45) proteins in phytophaga beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12453⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1429-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007472v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Kingdom analysis of diversity, evolutionary history, and site selection within the eukaryotic macrophage migration inhibitory factor superfamily</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Epigenetically facilitated mutational assimilation: epigenetics as a hub within the inclusive evolutionary synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Bernhagen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10100740⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (1), pp.259-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361285v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Comment on “Cultural flies: Conformist social learning in fruitflies predicts long-lasting mate-choice traditions”</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cross-Kingdom analysis of diversity, evolutionary history, and site selection within the eukaryotic macrophage migration inhibitory factor superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Bernhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Panstruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaw9549⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10100740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091131v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and insect polyphenism: mechanisms and climate change impacts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Response to Comment on “Cultural flies: Conformist social learning in fruitflies predicts long-lasting mate-choice traditions”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pocheville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nöbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Isabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.138-145. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6462), pp.eaaw9549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw9549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02457199v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of wild &amp;lt;em&amp;gt;arachis&amp;lt;/em&amp;gt; dehydrin under abiotic and biotic stresses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetics and insect polyphenism: mechanisms and climate change impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Nicolini Oliveira</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Cleo Vinson</w:t>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Christopher Rhys Williams</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00497⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.138-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622455v1</w:t>
+                <w:t xml:space="preserve">hal-02457199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide expert annotation of the epigenetic machinery of the plant-parasitic nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., with a focus on the asexually reproducing species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting effects of wild &amp;lt;em&amp;gt;arachis&amp;lt;/em&amp;gt; dehydrin under abiotic and biotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Zotta Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Nicolini Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Pratx</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Christina Cleo Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Christopher Rhys Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Mota Do Carmo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4686-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626482v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering aggregations are part of Hippodamia undecimnotata’s (Coleoptera: Coccinellidae) mating system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genome-wide expert annotation of the epigenetic machinery of the plant-parasitic nematodes &amp;lt;em&amp;gt;Meloidogyne&amp;lt;/em&amp;gt; spp., with a focus on the asexually reproducing species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Pratx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0197108. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4686-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104347v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative root transcriptome of wild &amp;lt;em&amp;gt;Arachis&amp;lt;/em&amp;gt; reveals NBS-LRR genes related to nematode resistance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overwintering aggregations are part of Hippodamia undecimnotata’s (Coleoptera: Coccinellidae) mating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Vidigal</w:t>
+                <w:t xml:space="preserve">Eline Catherine Susset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne G.J Danchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Coiti Togawa</w:t>
+                <w:t xml:space="preserve">Jean‐louis Hemptinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya C.M. Leal-Bertioli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Magro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.2-16. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0197108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-018-1373-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0197108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622222v1</w:t>
+                <w:t xml:space="preserve">hal-02104347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of expansin superfamily in wild Arachis discloses a stress-responsive expansin-like B gene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative root transcriptome of wild &amp;lt;em&amp;gt;Arachis&amp;lt;/em&amp;gt; reveals NBS-LRR genes related to nematode resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Zotta Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Arrais Guimaraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Zotta Mota</w:t>
+                <w:t xml:space="preserve">Bruna Vidigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Claudia Guerra Araujo</w:t>
+                <w:t xml:space="preserve">Etienne G.J Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Coiti Togawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Flavio de Alencar Figueiredo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruna Medeiros Pereira</w:t>
+                <w:t xml:space="preserve">Soraya C.M. Leal-Bertioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-017-0594-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.2-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-018-1373-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605017v1</w:t>
+                <w:t xml:space="preserve">hal-02622222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienness: rapid detection of candidate horizontal gene transfers across the tree of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (10), pp.248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes8100248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide analysis of expansin superfamily in wild Arachis discloses a stress-responsive expansin-like B gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Arrais Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Zotta Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+                <w:t xml:space="preserve">Ana Claudia Guerra Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Zurletto</w:t>
+                <w:t xml:space="preserve">Lucio Flavio de Alencar Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Bruna Medeiros Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-017-0594-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602779v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptomes of &amp;lt;em&amp;gt;Xiphinema index&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Longidorus elongatus&amp;lt;/em&amp;gt; Suggest Independent acquisition of some plant parasitism genes by horizontal gene transfer in early-branching nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridization and polyploidy enable genomic plasticity without sex in the most devastating plant-parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne G J. Danchin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes8100287⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.e1006777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624204v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals insights into the basis of parasitism and virulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The transcriptomes of &amp;lt;em&amp;gt;Xiphinema index&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Longidorus elongatus&amp;lt;/em&amp;gt; Suggest Independent acquisition of some plant parasitism genes by horizontal gene transfer in early-branching nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik R. Laetsch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Etienne G J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-0985-1⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes8100287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439090v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects of herbivore egg-killing plant defenses for sustainable crop protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals insights into the basis of parasitism and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Eves-van Den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik R. Laetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina E. Fatouros</w:t>
+                <w:t xml:space="preserve">Catherine J. Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Cusumano</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2365⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-0985-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01413544v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer from bacteria has enabled the plant-parasitic nematode [i]Globodera pallida[/i] to feed on host-derived sucrose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prospects of herbivore egg-killing plant defenses for sustainable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina E. Fatouros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Cusumano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne G.J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mantelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John T. Jones</w:t>
+                <w:t xml:space="preserve">Stefano Colazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msw041⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (19), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01293531v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfer in eukaryotes: tip of the iceberg or of the ice cube?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+                <w:t xml:space="preserve">Horizontal gene transfer from bacteria has enabled the plant-parasitic nematode [i]Globodera pallida[/i] to feed on host-derived sucrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G.J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Guzeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mantelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adokiye Berepiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-016-0330-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, on-line, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401096v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer of pectinases from bacteria preceded the diversification of stick and leaf insects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral gene transfer in eukaryotes: tip of the iceberg or of the ice cube?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep26388⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-016-0330-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324361v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptome of Nacobbus aberrans reveals insights into the evolution of sedentary endoparasitism in plant-parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Eves-van den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J.A. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (4), pp.317-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal gene transfer of pectinases from bacteria preceded the diversification of stick and leaf insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matan Shelomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+                <w:t xml:space="preserve">Benjamin Wipfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Sven Bradler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root-knot nematodes pan-genomics reveals novel target genes for safer and more specific control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Magliano</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269022v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptome of &amp;lt;em&amp;gt;Nacobbus aberrans&amp;lt;/em&amp;gt; reveals insights into the evolution of sedentary endoparasitism in plant-parasitic nematodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Root-knot nematodes pan-genomics reveals novel target genes for safer and more specific control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.J.A. Cock</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638653v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+                <w:t xml:space="preserve">The transcriptome of &amp;lt;em&amp;gt;Nacobbus aberrans&amp;lt;/em&amp;gt; reveals insights into the evolution of sedentary endoparasitism in plant-parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Eves-van den Akker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.A. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (9), pp.2181-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123254v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic success without sex – the nematode experience</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic and transcriptomic analysis of Laccaria bicolor CAZome reveals insights into polysaccharides remodelling during symbiosis establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12337⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640000v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of root-knot nematodes, genus Meloidogyne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Parasitic success without sex – the nematode experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (7), pp.1323-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650089v1</w:t>
+                <w:t xml:space="preserve">hal-02640000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel target genes for safer and more specific control of root-knot nematodes from a pan-genome mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diversity and evolution of root-knot nematodes, genus Meloidogyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137164v1</w:t>
+                <w:t xml:space="preserve">hal-02650089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of adaptation to plant parasitism in nematode genomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles H. Opperman</w:t>
+                <w:t xml:space="preserve">Identification of novel target genes for safer and more specific control of root-knot nematodes from a pan-genome mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taisei Kikuchi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Zurletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 142, pp.1-14. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (10), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182013002163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137177v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for ameiotic evolution in the bdelloid rotifer Adineta vaga</w:t>
+                <w:t xml:space="preserve">Signatures of adaptation to plant parasitism in nematode genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Flot</w:t>
+                <w:t xml:space="preserve">David Mck. Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Hespeels</w:t>
+                <w:t xml:space="preserve">Charles H. Opperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Li</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taisei Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature12326⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182013002163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282538v1</w:t>
+                <w:t xml:space="preserve">hal-01137177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top 10 plant-parasitic nematodes in molecular plant pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John T. Jones</w:t>
+                <w:t xml:space="preserve">Genomic evidence for ameiotic evolution in the bdelloid rotifer Adineta vaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hespeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelies Haegeman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hari S. Gaur</w:t>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Helder</w:t>
+                <w:t xml:space="preserve">Irina Arkhipova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (6), 16 p. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 500 (7463), pp.453-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature12326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02651616v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryote to gut bacteria transfer of a glycoside hydrolase gene essential for starch breakdown in plants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top 10 plant-parasitic nematodes in molecular plant pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cecilia Arias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
+                <w:t xml:space="preserve">Annelies Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Coutinho</w:t>
+                <w:t xml:space="preserve">Hari S. Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Helder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/mge.20375⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862309v1</w:t>
+                <w:t xml:space="preserve">hal-02651616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single pH buffer refolding screen for protein from inclusion bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eukaryote to gut bacteria transfer of a glycoside hydrolase gene essential for starch breakdown in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cecilia Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G J Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Coutard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Pedro Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Oubelaid</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Canard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bignon</w:t>
+                <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pep.2012.01.014⟩</w:t>
+              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/mge.20375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649344v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of lateral gene transfers to the genome composition and parasitic ability of root-knot nematodes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single pH buffer refolding screen for protein from inclusion bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Oubelaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Paganini</w:t>
+                <w:t xml:space="preserve">Bruno Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050875⟩</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (2), pp.352-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2012.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831026v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A root-knot nematode-secreted protein is injected into giant cells and targeted to the nuclei</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+                <w:t xml:space="preserve">Contribution of lateral gene transfers to the genome composition and parasitic ability of root-knot nematodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Deleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Magliano</w:t>
+                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Engler</w:t>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04164.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e50875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648827v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfers have polished animal genomes: lessons from nematodes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A root-knot nematode-secreted protein is injected into giant cells and targeted to the nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2012.00027⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (4), pp.924 - 931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04164.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267787v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying discriminative classification-based motifs in biological sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Lateral gene transfers have polished animal genomes: lessons from nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (27), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2012.00027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652585v1</w:t>
+                <w:t xml:space="preserve">hal-01267787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant-parasitism genes in nematodes in silico screening and in vivo validation in Meloidogyne incognita.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj. Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eg. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn. Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (3), pp.409-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-mining of the Meloidogyne incognita degradome and comparative analysis of proteases in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (1), pp.29-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Arabidopsis (malectin-like) leucine-rich repeat receptor-like kinase contributes to downy mildew disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying discriminative classification-based motifs in biological sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02390.x⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.1231-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650905v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer in nematodes: a catalyst for plant parasitism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Arabidopsis (malectin-like) leucine-rich repeat receptor-like kinase contributes to downy mildew disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Panabières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-03-11-0055⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (11), pp.1944-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02390.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652678v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizontal gene transfer in nematodes: a catalyst for plant parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (8), pp.879-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-03-11-0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190236v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina A. Cuomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Neveu</w:t>
+                <w:t xml:space="preserve">Jan A. L. van Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Crozat</w:t>
+                <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+                <w:t xml:space="preserve">Ernesto P. Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (3), pp.1241-1253. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644552v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What nematode genomes tell us about the importance of horizontal gene transfers in the evolutionary history of animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (3), pp.1241-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641806v1</w:t>
+                <w:t xml:space="preserve">hal-02644552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple lateral gene transfers and duplications have promoted plant parasitism ability in nematodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">What nematode genomes tell us about the importance of horizontal gene transfers in the evolutionary history of animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (41), pp.17651-17656</w:t>
+              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (4), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669078v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals mobile pathogenicity chromosomes in Fusarium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte van Der Does</w:t>
+                <w:t xml:space="preserve">Multiple lateral gene transfers and duplications have promoted plant parasitism ability in nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine A. Borkovich</w:t>
+                <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey J. Coleman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Daboussi</w:t>
+                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (41), pp.17651-17656</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662964v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medicago truncatula NADPH oxidase is involved in symbiotic nodule functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative genomics reveals mobile pathogenicity chromosomes in Fusarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Jun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte van Der Does</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marino</w:t>
+                <w:t xml:space="preserve">Katherine A. Borkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Andrio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Jeffrey J. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Oger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gucciardo</w:t>
+                <w:t xml:space="preserve">Marie-José Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03509.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 464 (7287), pp.367-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665315v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Medicago truncatula NADPH oxidase is involved in symbiotic nodule functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">Elodie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gucciardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-598⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 189 (2), pp.580-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03509.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663550v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Nectria haematococca: contribution of supernumerary chromosomes to gene expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve D. Rounsley</w:t>
+                <w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianela Rodriguez-Carres</w:t>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kuo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Wasmann</w:t>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664932v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASSIOPE: an expert system for conserved regions searches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome of Nectria haematococca: contribution of supernumerary chromosomes to gene expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey J. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lopez Rascol</w:t>
+                <w:t xml:space="preserve">Steve D. Rounsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">Marianela Rodriguez-Carres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Grusea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouret</w:t>
+                <w:t xml:space="preserve">Catherine C. Wasmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.284</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (8), pp.e1000618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661323v1</w:t>
+                <w:t xml:space="preserve">hal-02664932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomes of root-knot nematodes</w:t>
+                <w:t xml:space="preserve">CASSIOPE: an expert system for conserved regions searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mck Bird</w:t>
+                <w:t xml:space="preserve">Virginie Lopez Rascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie M. Williamson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abad</w:t>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mccarter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grusea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662834v1</w:t>
+                <w:t xml:space="preserve">hal-02661323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">The genomes of root-knot nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mck Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie M. Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mccarter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.333-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080508-081839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189285v1</w:t>
+                <w:t xml:space="preserve">hal-02662834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Ahrén</w:t>
+                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. G. J. Danchin</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00261893v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of major histocompatibility complex by &amp;quot;en bloc&amp;quot; duplication before mammalian radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Darbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">A. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mcdermott</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Ahrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-008-0301-7⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664403v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00261893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing and analysis of the biomass-degrading fungus Trichoderma reesei (syn. Hypocrea jecorina)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of major histocompatibility complex by &amp;quot;en bloc&amp;quot; duplication before mammalian radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randy Berka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Elodie Darbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markku Saloheimo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Mcdermott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (8), pp.423-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-008-0301-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt1403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02669177v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina.</w:t>
+                <w:t xml:space="preserve">Genome sequencing and analysis of the biomass-degrading fungus Trichoderma reesei (syn. Hypocrea jecorina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Espagne</w:t>
+                <w:t xml:space="preserve">Diego Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+                <w:t xml:space="preserve">Randy Berka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Malagnac</w:t>
+                <w:t xml:space="preserve">Markku Saloheimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+                <w:t xml:space="preserve">Mikko Arvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.553-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286300v1</w:t>
+                <w:t xml:space="preserve">hal-02669177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual bases for quantifying the role of the environment on gene evolution: the participation of positive selection and neutral evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Orlando</w:t>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
+                <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel C. Milinkovitch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-185X.2007.00024.x⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668139v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do animal alpha-amylases come from? An interkingdom trip.</w:t>
+                <w:t xml:space="preserve">Biotechnological applications and potential of fungal feruloyl esterases based on prevalence, classification and biochemical diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. da Lage</w:t>
+                <w:t xml:space="preserve">Isabelle Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.G.J. Danchin</w:t>
+                <w:t xml:space="preserve">Robert-Jan Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Casane</w:t>
+                <w:t xml:space="preserve">Ronald de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (3), pp.387-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10529-007-9564-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161062v1</w:t>
+                <w:t xml:space="preserve">hal-02656772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnological applications and potential of fungal feruloyl esterases based on prevalence, classification and biochemical diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conceptual bases for quantifying the role of the environment on gene evolution: the participation of positive selection and neutral evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel C. Milinkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10529-007-9564-6⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (4), pp.551-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-185X.2007.00024.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656772v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of evolutionary biology concepts for genome annotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+                <w:t xml:space="preserve">Where do animal alpha-amylases come from? An interkingdom trip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. da Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G.J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Casane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581, pp.3927-3935</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658043v1</w:t>
+                <w:t xml:space="preserve">hal-00161062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do animal alpha-amylases come from</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The use of evolutionary biology concepts for genome annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Casane</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lopez Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 308B (1), pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.21131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663351v1</w:t>
+                <w:t xml:space="preserve">hal-02658043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing and analysis of the versatile cell factory Aspergillus niger CBS 513.88</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where do animal alpha-amylases come from</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Archer</w:t>
+                <w:t xml:space="preserve">Jean-Luc da Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Casane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt1282⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (21), pp.3927-3935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02668442v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleven ancestral gene families lost in mammals and vertebrates while otherwise universally conserved in animals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome sequencing and analysis of the versatile cell factory Aspergillus niger CBS 513.88</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Pel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes de Winde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (2), pp.221-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt1282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02668451v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des champignons qui carburent: de l'étude du génome à la production industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 269, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dividing the large glycoside hydrolase family 13 into subfamilies: towards improved functional annotations of alpha-amylase-related proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eleven ancestral gene families lost in mammals and vertebrates while otherwise universally conserved in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/protein/gzl044⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (5), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668771v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rigorous method for multigenic families' functional annotation: the peptidyl arginine deiminase (PADs) proteins family example.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dividing the large glycoside hydrolase family 13 into subfamilies: towards improved functional annotations of alpha-amylase-related proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-6-153⟩</w:t>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (12), pp.555-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/gzl044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00091307v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIGENIX: intelligent automation of genomic annotation: expertise integration in a new software platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">A rigorous method for multigenic families' functional annotation: the peptidyl arginine deiminase (PADs) proteins family example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-6-198⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-6-153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681213v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00091307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical evidence for a more than 800-million-year-old evolutionarily conserved genomic region in our genome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">FIGENIX: intelligent automation of genomic annotation: expertise integration in a new software platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-004-2648-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-6-198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02677409v1</w:t>
+                <w:t xml:space="preserve">hal-02681213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High similarity between flanking regions of different microsatellites detected within each of two species of Lepidoptera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Statistical evidence for a more than 800-million-year-old evolutionarily conserved genomic region in our genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59 (5), pp.587-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-004-2648-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02163.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678374v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major histocompatibility complex origin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High similarity between flanking regions of different microsatellites detected within each of two species of Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Petenian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouret</w:t>
+                <w:t xml:space="preserve">Armelle Coeur d'Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (6), pp.1693-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02163.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682552v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the reconstruction of the bilaterian ancestral pre-MHC region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The major histocompatibility complex origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 198, pp.216-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677408v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the proto-MHC ancestral region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards the reconstruction of the bilaterian ancestral pre-MHC region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (12), pp.587-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2004.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00251-003-0601-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683166v1</w:t>
+                <w:t xml:space="preserve">hal-02677408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of the MHC-like region throughout evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evolution of the proto-MHC ancestral region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Shiina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (7), pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00251-003-0601-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation of the MHC-like region throughout evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55 (3), pp.141-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00251-003-0562-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13924,654 +14054,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly and structural variations across geographical isolates of Meloidogyne enterolobii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium - EAGS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Génomique; GDR Génomique environnementale, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of the yellow potato cyst nematode, Globodera rostochiensis, reveals in-sights into the bases of parasitism and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eves-van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Laetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Society of Nematologists and the Organization of Nematologists of Tropical America (ONTA), 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada. 387 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics/transcriptomics to study effector gene birth in plant-parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eves-van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. A. Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Nematologists Annual Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Nematologists. Marceline, Missouri, USA., 2015, Marceline, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the acetylcholine receptor diversity and specificity in parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin N. Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Harmache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NemaTours : Bringing worms together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jul 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les récepteurs nicotiniques des nématodes parasites : cibles pharmacologiques pour le developpement de nouveaux anthelminthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Santé Animale (0564)., Oct 2013, Cap d'Agde, France. 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14581,1025 +14711,1025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Microbial Genome Reconstruction in Complex Environments by combining Short-and Long-read Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Belliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - Journées scientifiques Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France. , pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and quantifying the soil genetic diversity captured by long and short-read shotgun metagenomic sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Belliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2024 du programme Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Rennes, France. , pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orphan genes: Their identification and evolution in plant-parasitic nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercan Seçkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Sarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the Soil Microbiome: Unraveling Soil Microbial Complexity Using Long-Read Metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Belliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Vicedomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGS 2024 - The International Environmental and Agronomical Genomics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-quality genome assembly to identify structural variations in a new quarantine plant parasitic nematode Meloidogyne enterolobii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemanth Gopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the PacBio 2.0 and 3.0 kits for full length mRNA sequencing in multiplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hoffbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of candidates effectors secreted by the fungal pathogen Fusarium graminearum in the early stages of FHB disease on wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle El Hajj Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effectome Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lauret, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of effectors secreted by the fungal pathogen Fusarium graminearum, main causal agent of FHB on wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle El Hajj Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Chetouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Resistance Sustainability 2012 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, la colle sur loup, France. , 2012, International Conference on Plant Resistance Sustainability 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15609,570 +15739,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic perspectives on the long-term absence of sexual reproduction in animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Flot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Doninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary biology – Concepts, biodiversity, macroevolution and genome evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 345 p., 2011, 978-3-642-20762-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20763-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Genome Sequence of Meloidogyne incognita Unveils Mechanisms of Adaptation to Plant-Parasitism in Metazoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology, Concept, Modeling, and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-302, 2009, 978-3-642-00951-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00952-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate-Active Enzymes Database: Principles and Classification of Glycosyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics for Glycobiology and Glycomics : An Introduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9780470016671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470029619.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational reconstruction of ancestral genomic regions from evolutionarily conserved gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancestral Sequence Reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 272 p., 2007, 978-0199545575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational reconstruction of ancestral genomic regions from evolutionarily conserved gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancestral Sequence Reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, oxford university press, pp.252, 2007, 9780199299188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16182,117 +16312,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for reducing the plant-parasitic nematode infestation level in a plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perfus Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : EP2845902 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16302,741 +16432,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic rearrangements promote diversification of a facultative meiotic parthenogenetic nematode pest ( Meloidogyne graminicola )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Phan Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne G.J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, evolutionary history and characteristics of orphan genes in root-knot nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ercan Seçkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Belliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity annotated genome of the polyploid and quarantine root-knot nematode, Meloidogyne enterolobii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemanth Gopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin structure changes in Daphnia populations upon exposure to environmental cues – or – The discovery of Wolterecks “Matrix”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aki Minoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyploid genome of the mitotic parthenogenetic root-knot nematode &amp;lt;em&amp;gt;Meloidogyne enterolobii&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Koutsovoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelnaser El Ashry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djampa Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17046,105 +17176,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome evolution and adaptations to plant parasitism in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Nice Sophia Antipolis, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId614"/>
+      <w:footerReference w:type="default" r:id="rId620"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17291,51 +17421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Konigopal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04434-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05455139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Se&#231;kin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Sarti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Shakya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad I. Maulana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurens Voogt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J.S. van de Ruitenbeek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013706" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Finckh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1668191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Moris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bruneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Heuskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penninckx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01807-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeir Junio Vaz Moreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Helo&#237;sa Pinheiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Tristan Louren&#231;o-Tessutti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernando Basso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lisei-De-Sa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01623-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Porracciolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongpan Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djampa Kozlowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06515-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bovio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02440-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine N&#246;bel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isabel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107682" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Granjeon Noriot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Noebel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Assael-Monier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fargeot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lespagnol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac071" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Siddique" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radakovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Hiltl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pellegrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33769-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lipuma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01420-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03770671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merkling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hatch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dazeni&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050771" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Barbosa Monteiro Arraes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Martins-De-Sa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noriega Vasquez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paes Melo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faheem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1861816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406292v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Narayan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houtain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Derzelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4216" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Myers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wram" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedar Hesse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave T Ste-Croix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-09-20-0418-rvw" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Hassanaly-Goulamhoussen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13246" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467409v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu-Garello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.765690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaser Elashry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00666-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C Vinson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P Z Mota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda N Porto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais N Oliveira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72191-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991731v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Arraes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paes de Melo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-020-01677-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Susi&#269;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Riccio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/jofnem-2020-025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263736v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Dias de Freitas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dijair Antonino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11111347" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa076" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Thi Phan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus&#8208;barbeoch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6680" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Koutsovoulos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Karaulic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15095" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444450v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Schiffer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Burnell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.10.039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324816v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deisy X Amora" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24203798" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Vitale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Luongo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mughini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1577-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620256v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Busch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1429-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12453" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bernhagen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Panstruga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10100740" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03091131v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw9549" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.013" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622455v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Nicolini Oliveira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cleo Vinson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christopher Rhys Williams" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mota Do Carmo Costa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00497" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Catherine Susset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197108" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622222v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Vidigal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J Danchin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya C.M. Leal-Bertioli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1373-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Arrais Guimaraes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Guerra Araujo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Flavio de Alencar Figueiredo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Medeiros Pereira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-017-0594-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609604v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100248" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624204v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J. Danchin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100287" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413544v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina E. Fatouros" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colazza" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2365" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293531v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Guzeeva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adokiye Berepiki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Jones" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw041" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401096v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0330-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324361v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shelomi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heckel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wipfler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bradler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26388" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eves-van den Akker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lilley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.A. Cock" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269022v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638653v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu171" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640000v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12337" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650089v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102300" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003745" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137177v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mck. Bird" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Opperman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisei Kikuchi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013002163" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282538v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hespeels" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Arkhipova" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12326" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651616v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari S. Gaur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Helder" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862309v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Coutinho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.20375" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649344v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coutard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oubelaid" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2012.01.014" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN34XSR6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831026v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050875" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648827v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04164.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267787v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00027" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652585v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr110" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303156v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Arguel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg. Danchin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Rosso" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644216v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650905v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Attard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02390.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652678v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-11-0055" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641806v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669078v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662964v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jun Ma" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van Der Does" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Borkovich" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Coleman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Daboussi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08850" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665315v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gucciardo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03509.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664932v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D. Rounsley" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Rodriguez-Carres" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Wasmann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661323v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez Rascol" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662834v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mck Bird" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie M. Williamson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccarter" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080508-081839" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664403v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcdermott" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0301-7" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QTCDH5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669177v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Berka" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Arvas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1403" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668139v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Milinkovitch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2007.00024.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1304DC9FA41D43CA3C4F9D04E7EC8109FEF0268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161062v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. da Lage" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G.J. Danchin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casane" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656772v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jan Bleichrodt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald de Vries" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9564-6" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CQP9J09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658043v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21131" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ50DZGL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663351v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc da Lage" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.019" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668442v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Pel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Winde" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hofmann" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1282" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668451v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664475v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668771v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Stam" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl044" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091307v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zinn" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-153" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681213v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Vitiello" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-198" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677409v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2648-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC4D82E389D3C00138BE38F3D9C8B2295836A197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678374v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Petenian" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02163.x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTMVWK74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682552v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677408v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.09.009" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NLTXDF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683166v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shiina" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0601-x" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTR4BLWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681710v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0562-0" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97427A4AAA487BD214FA134E8693C796D9440C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715094v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741588v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. A. Cock" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741506v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Beech" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Harmache" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748100v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615706v2" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714985v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Gopal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150252v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffbeck" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750292v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle El Hajj Assaf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749942v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809907v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Doninck" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209952.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_13" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821446v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=vl2COz8Sq1EC&amp;amp;pg=PA287&amp;amp;lpg=PA287&amp;amp;dq=10.1007/978-3-642-00952-5_17&amp;amp;source=bl&amp;amp;ots=nHS5Eiyeo8&amp;amp;sig=knZ-tP4uoXOCbP-82pgoBwEjoVY&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=U54RVInsJYLtaPasgvAO&amp;amp;ved=0CCMQ6AEwAA#v=onepage&amp;amp;q=10.1007%2F978-3-642-00952-5_17&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00952-5_17" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816858v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=wxF7vsDmIT8C&amp;amp;pg=PA91&amp;amp;lpg=PA91&amp;amp;dq=Carbohydrate-Active+Enzymes+Database:+Principles+and+Classification+of+Glycosyltransferases&amp;amp;source=bl&amp;amp;ots=o1vZuTbGL6&amp;amp;sig=nR0oCFUYrE-vTjiTVsdYIMW6AT8&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=TaURVPr-PMXhaqPEgfAO&amp;amp;ved=0CDUQ6AEwAQ#v=onepage&amp;amp;q=Carbohydrate-Active%20Enzymes%20Database%3A%20Principles%20and%20Classification%20of%20Glycosyltransferases&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470029619.ch5" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820457v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Gaucher" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269328.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827430v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792876v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus Barbeoch" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343105v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Phan Thi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438858v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701569v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788762v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaser El Ashry" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801776v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alw&#233;na Tollec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van den Akker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01475-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05455139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Se&#231;kin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Sarti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poullet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Konigopal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04434-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Shakya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad I. Maulana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurens Voogt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J.S. van de Ruitenbeek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Finckh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kiewnick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1668191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Zotta Mota" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Koutsovoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelin Despot-Slade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44914-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Moris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bruneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Heuskin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penninckx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01807-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdeir Junio Vaz Moreira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Helo&#237;sa Pinheiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Tristan Louren&#231;o-Tessutti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernando Basso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lisei-De-Sa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-023-01623-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Porracciolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongpan Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djampa Kozlowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06515-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bovio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gislard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02440-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine N&#246;bel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isabel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107682" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D Koutsovoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Granjeon Noriot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J Danchin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Noebel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Assael-Monier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fargeot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lespagnol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arac071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Siddique" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radakovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Hiltl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Pellegrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33769-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lipuma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01420-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03770671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merkling" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hatch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arab130" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dazeni&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12050771" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Barbosa Monteiro Arraes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Martins-De-Sa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noriega Vasquez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paes Melo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faheem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1861816" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Simion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Narayan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houtain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Derzelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4216" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Myers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wram" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedar Hesse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145575v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cosseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.15552.2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mimee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave T Ste-Croix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-09-20-0418-rvw" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617465v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Hassanaly-Goulamhoussen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13246" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467409v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu-Garello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.765690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444457v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Marques" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa C. Z. Machado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12881" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C Vinson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P Z Mota" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda N Porto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais N Oliveira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72191-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972492v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaser Elashry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00666-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Arraes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Petitot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paes de Melo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-020-01677-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Susi&#269;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Riccio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/jofnem-2020-025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Dias de Freitas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dijair Antonino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11111347" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pocheville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa076" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Thi Phan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Orjuela" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus&#8208;barbeoch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6680" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios D. Koutsovoulos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Karaulic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15095" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444450v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Schiffer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Burnell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Creevey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.10.039" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324816v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deisy X Amora" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24203798" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620419v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Vitale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Luongo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mughini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1577-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620256v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Busch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1429-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007472v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12453" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361285v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bernhagen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Panstruga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10100740" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03091131v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw9549" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622455v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Nicolini Oliveira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cleo Vinson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Christopher Rhys Williams" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mota Do Carmo Costa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00497" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626482v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pratx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4686-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Catherine Susset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Hemptinne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197108" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Vidigal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J Danchin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya C.M. Leal-Bertioli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1373-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100248" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605017v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Arrais Guimaraes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Guerra Araujo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Flavio de Alencar Figueiredo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Medeiros Pereira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-017-0594-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602779v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006777" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G J. Danchin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8100287" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413544v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina E. Fatouros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cusumano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colazza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2365" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293531v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Guzeeva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adokiye Berepiki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Jones" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw041" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401096v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-016-0330-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495400v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eves-van den Akker" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Lilley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.A. Cock" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Shelomi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heckel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wipfler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bradler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26388" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638653v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu171" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123254v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Commun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640000v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12337" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650089v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102300" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137164v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003745" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137177v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mck. Bird" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Opperman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisei Kikuchi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182013002163" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282538v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hespeels" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Arkhipova" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12326" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651616v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Haegeman" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari S. Gaur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Helder" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862309v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Arias" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Coutinho" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.20375" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649344v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coutard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oubelaid" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bignon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2012.01.014" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN34XSR6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050875" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648827v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04164.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267787v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303156v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Arguel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eg. Danchin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Rosso" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644216v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652585v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr110" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650905v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Attard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02390.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652678v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-11-0055" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641806v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669078v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662964v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jun Ma" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte van Der Does" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Borkovich" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Coleman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Daboussi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08850" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665315v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gucciardo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03509.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664932v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D. Rounsley" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Rodriguez-Carres" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Wasmann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661323v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lopez Rascol" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662834v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mck Bird" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie M. Williamson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccarter" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080508-081839" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664403v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Darbo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcdermott" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-008-0301-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QTCDH5F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669177v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mart&#237;nez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Berka" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Saloheimo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Arvas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1403" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656772v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jan Bleichrodt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald de Vries" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9564-6" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CQP9J09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668139v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Milinkovitch" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2007.00024.x" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1304DC9FA41D43CA3C4F9D04E7EC8109FEF0268/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161062v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. da Lage" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G.J. Danchin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Casane" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658043v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21131" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ50DZGL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663351v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc da Lage" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.019" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668442v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Pel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Winde" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dyer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hofmann" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1282" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664475v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Asther" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sigoillot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668451v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-5" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668771v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Stam" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl044" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00091307v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zinn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-153" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681213v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Vitiello" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-198" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677409v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-2648-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC4D82E389D3C00138BE38F3D9C8B2295836A197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678374v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Petenian" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02163.x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZTMVWK74-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682552v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vienne" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677408v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.09.009" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NLTXDF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683166v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shiina" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0601-x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTR4BLWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681710v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-003-0562-0" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97427A4AAA487BD214FA134E8693C796D9440C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715094v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604220v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eves-van den Akker" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Laetsch" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorpe" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Lilley" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741588v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. A. Cock" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741506v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Beech" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Harmache" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748100v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peineau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615706v2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509213v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714985v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Gopal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150252v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffbeck" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750292v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle El Hajj Assaf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soudi&#232;re" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749942v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809907v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Doninck" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/209952.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20763-1_13" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821446v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=vl2COz8Sq1EC&amp;amp;pg=PA287&amp;amp;lpg=PA287&amp;amp;dq=10.1007/978-3-642-00952-5_17&amp;amp;source=bl&amp;amp;ots=nHS5Eiyeo8&amp;amp;sig=knZ-tP4uoXOCbP-82pgoBwEjoVY&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=U54RVInsJYLtaPasgvAO&amp;amp;ved=0CCMQ6AEwAA#v=onepage&amp;amp;q=10.1007%2F978-3-642-00952-5_17&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00952-5_17" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816858v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=wxF7vsDmIT8C&amp;amp;pg=PA91&amp;amp;lpg=PA91&amp;amp;dq=Carbohydrate-Active+Enzymes+Database:+Principles+and+Classification+of+Glycosyltransferases&amp;amp;source=bl&amp;amp;ots=o1vZuTbGL6&amp;amp;sig=nR0oCFUYrE-vTjiTVsdYIMW6AT8&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=TaURVPr-PMXhaqPEgfAO&amp;amp;ved=0CDUQ6AEwAQ#v=onepage&amp;amp;q=Carbohydrate-Active%20Enzymes%20Database%3A%20Principles%20and%20Classification%20of%20Glycosyltransferases&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470029619.ch5" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820457v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Gaucher" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269328.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827430v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792876v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus Barbeoch" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343105v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Phan Thi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438858v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bottini" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701569v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02991174v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Minoda" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788762v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaser El Ashry" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801776v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>