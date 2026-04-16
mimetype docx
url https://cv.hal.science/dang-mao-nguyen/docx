--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -900,693 +900,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective non-halogen flame-retardants combined with nSiO2 particles to improve thermal stability and fire resistance of high-performance polyurethane nanocomposite foams</w:t>
+                <w:t xml:space="preserve">Advanced hybrid nanomaterials based on carboxymethyl-modified biopolymer: Green synthesis and application in sustainable antimicrobial products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Pham</w:t>
+                <w:t xml:space="preserve">Nhat Thong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Thuy Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
+                <w:t xml:space="preserve">Tuan Vu Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mytrinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tri Le-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Long My Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2024.02.066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.136633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.136633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530552v1</w:t>
+                <w:t xml:space="preserve">hal-04812830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Biobased Polyurethane Composites Derived from Liquefied Polyol Reinforced by Biomass Sources with High Mechanical Property and Enhanced Fire-Resistance Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective non-halogen flame-retardants combined with nSiO2 particles to improve thermal stability and fire resistance of high-performance polyurethane nanocomposite foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan An Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2024.02.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c10330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04553417v1</w:t>
+                <w:t xml:space="preserve">hal-04530552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of microstructural characterization and liquid transport in porous materials through image processing techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightweight Biobased Polyurethane Composites Derived from Liquefied Polyol Reinforced by Biomass Sources with High Mechanical Property and Enhanced Fire-Resistance Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Khoa Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-024-02088-7⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c10330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552289v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of microstructural characterization and liquid transport in porous materials through image processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dong Quy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (7), pp.1643-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-024-02088-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303463v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance hydrophobic aerogel based on nanocellulose, graphene oxide, polyvinyl alcohol, and hexadecyltrimethoxysilane: Structure, properties, and applicability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Anh T. Pham</w:t>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truc Han T. Duong</w:t>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Vinh Nguyen</w:t>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam H Pham</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.113215. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605644v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the combination of graphene and graphene oxide nanosheets in cement-based materials</w:t>
               </w:r>
@@ -1700,161 +1700,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced hybrid nanomaterials based on carboxymethyl-modified biopolymer: Green synthesis and application in sustainable antimicrobial products</w:t>
+                <w:t xml:space="preserve">High-performance hydrophobic aerogel based on nanocellulose, graphene oxide, polyvinyl alcohol, and hexadecyltrimethoxysilane: Structure, properties, and applicability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Thong Tran</w:t>
+                <w:t xml:space="preserve">Vy T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Vu Vo</w:t>
+                <w:t xml:space="preserve">Ngoc Anh T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mytrinh Nguyen</w:t>
+                <w:t xml:space="preserve">Truc Han T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Tri Le-Phuoc</w:t>
+                <w:t xml:space="preserve">Tan Vinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phi Long My Nguyen</w:t>
+                <w:t xml:space="preserve">Lam H Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 281, pp.136633. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.113215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.136633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812830v1</w:t>
+                <w:t xml:space="preserve">hal-04605644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted polyol liquefication from bamboo for bio-polyurethane foams fabrication</w:t>
               </w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dat Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Vu Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.109605. </w:t>
@@ -1974,90 +1974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag/SiO2 nanoparticles stabilization with lignin derived from rice husk for antifungal and antibacterial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Thong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dat Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Vu Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2102,295 +2102,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of starch nanoparticles on microstructural and physical properties of PLA ‐starch nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional pore characterization of poly(lactic)acid/bamboo biodegradable panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Phuong Thao Nguyen</w:t>
+                <w:t xml:space="preserve">Thi My Hanh Diep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Vien Nguyen</w:t>
+                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Dongquy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.51757⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.08.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600312v1</w:t>
+                <w:t xml:space="preserve">hal-04453001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional pore characterization of poly(lactic)acid/bamboo biodegradable panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+                <w:t xml:space="preserve">Valorization of starch nanoparticles on microstructural and physical properties of PLA ‐starch nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi My Hanh Diep</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Duc Vien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
+                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongquy Hoang</w:t>
+                <w:t xml:space="preserve">Quoc Bao Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221, pp.16-24. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (10), pp.51757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.08.204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.51757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453001v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of photocatalysis of MMT-supported TiO2 and TiO2 nanotubes for rhodamine B degradation</w:t>
               </w:r>
@@ -2653,77 +2653,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Functional Materials Based on Nano-Lignin, Lignin, and Lignin/Silica Hybrid Capped Silver Nanoparticles with Antibacterial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Thong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Thi Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,90 +2921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Influences of Stearic Acid Coating and Recycled PET Microfibers on the Enhanced Properties of Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (6), pp.1461. </w:t>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien An Phung Hai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,51 +3618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Rochelle, May 2024, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Rochelle, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3920,90 +3920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Lime-Hemp Concrete formulation for mono-wall application in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4237,64 +4237,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Huu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongquy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi My Hanh Diep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocellulose-Reinforced Thermoplastic Starch Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.103-120, 2023, </w:t>
@@ -4345,51 +4345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced techniques for testing and characterization of wool composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Khoa Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,291 +4443,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Nanofillers for Multidisciplinary Applications of Polymer Nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocellulose and Graphene Oxide Aerogels for Adsorption and Removal Methylene Blue from an Aqueous Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral-Filled Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.67-99, 2021, 9781003221012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003221012-4⟩</w:t>
+              <w:t xml:space="preserve">, 7 (1), CRC Press, pp.1003-1013, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441042v1</w:t>
+                <w:t xml:space="preserve">hal-04881806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocellulose and Graphene Oxide Aerogels for Adsorption and Removal Methylene Blue from an Aqueous Environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in Nanofillers for Multidisciplinary Applications of Polymer Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongquy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral-Filled Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7 (1), CRC Press, pp.1003-1013, 2021, </w:t>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.67-99, 2021, 9781003221012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003221012-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881806v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4882,51 +4882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05454597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusuo Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanning Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116926" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05517622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengwei Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjin Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Alaaeldin Abdelfattah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resenv.2026.100299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05133721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moudhaffar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm. Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127331" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04949094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan An Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Binh Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa T.D. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A&#239;t Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Nebbali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Kecili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zembri-Nebbali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Pham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.02.066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Vo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c10330" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quy Hoang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-024-02088-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04605644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy T Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh T. Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Han T. Duong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vinh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam H Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Bao Bui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04812830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thong Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Vu Vo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mytrinh Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le-Phuoc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long My Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.136633" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Minh Nguyen Ha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Ha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngan Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.123124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vien Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51757" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongquy Hoang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.204" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Tam Dao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Loan Ha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Do Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Nhien Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha-Thuc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130802" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thi Nhung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cam Le Do" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01566-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759837v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.03.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05133720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Moudhaffar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buchner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huu Tran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773606-005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Khoa Phung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Anh Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824056-4.00019-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221012-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Ha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05586" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05454597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusuo Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanning Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116926" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05517622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengwei Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjin Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Alaaeldin Abdelfattah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resenv.2026.100299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05133721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moudhaffar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm. Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127331" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04949094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan An Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Binh Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa T.D. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A&#239;t Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Nebbali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Kecili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zembri-Nebbali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04812830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thong Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Vu Vo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mytrinh Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le-Phuoc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long My Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.136633" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.02.066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Vo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c10330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quy Hoang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-024-02088-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Bao Bui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04605644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy T Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh T. Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Han T. Duong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vinh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam H Pham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Minh Nguyen Ha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Ha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngan Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.123124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongquy Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vien Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51757" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Tam Dao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Loan Ha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Do Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Nhien Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha-Thuc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130802" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thi Nhung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cam Le Do" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01566-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759837v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.03.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05133720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Moudhaffar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buchner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huu Tran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773606-005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Khoa Phung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Anh Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824056-4.00019-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Ha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05586" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221012-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>