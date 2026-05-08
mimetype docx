--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,3225 +230,3619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking new quality productive forces from biowaste valorization through the 5B initiative</w:t>
+                <w:t xml:space="preserve">Comparative study of dispersion methods for bio-derived graphene nanosheets in fly-ash-based geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zengwei Yuan</w:t>
+                <w:t xml:space="preserve">Thanh-Bao Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingjin Cheng</w:t>
+                <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eman Alaaeldin Abdelfattah</w:t>
+                <w:t xml:space="preserve">M. Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinay Kumar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minh Tung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Environment and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resenv.2026.100299⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-026-01377-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517622v1</w:t>
+                <w:t xml:space="preserve">hal-05593030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the thermophysical properties of hemp shives using a methodology combining X-ray nanotomography and FFT-based numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of hemp shiv contents on hygrothermal and compressive properties of raw earth-based sustainable building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Leclerc</w:t>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moudhaffar</w:t>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dm. Nguyen</w:t>
+                <w:t xml:space="preserve">Anh Dung Tran-Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Promis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Perré</w:t>
+                <w:t xml:space="preserve">Dongquy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127331⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-026-01367-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133721v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural, physical and hygrothermal properties of miscanthus aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking new quality productive forces from biowaste valorization through the 5B initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zengwei Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Yacine Benariba</w:t>
+                <w:t xml:space="preserve">Mingjin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+                <w:t xml:space="preserve">Eman Alaaeldin Abdelfattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Vinay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Douzane</w:t>
+                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 493, pp.143012. </w:t>
+              <w:t xml:space="preserve">Resources, Environment and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23, pp.100299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resenv.2026.100299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214410v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-functional nanocellulose/lignocellulose-based polyurethane nanocomposite foams with enhanced flame retardancy, thermal conductivity, and thermal stability</w:t>
+                <w:t xml:space="preserve">Thermomechanical characterization and modelling of sodium silicate impregnated hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+                <w:t xml:space="preserve">Yasmine Baa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mourad Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141133⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 526, pp.146436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.146436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949094v1</w:t>
+                <w:t xml:space="preserve">hal-05601146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating temperature and electrical efficiency of a photovoltaic panel cooled by laminar water film flowing on its front face : Experimental and numerical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural, physical and hygrothermal properties of miscanthus aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacine Benariba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Aït Saada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101093⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493, pp.143012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969592v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced hybrid nanomaterials based on carboxymethyl-modified biopolymer: Green synthesis and application in sustainable antimicrobial products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-functional nanocellulose/lignocellulose-based polyurethane nanocomposite foams with enhanced flame retardancy, thermal conductivity, and thermal stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa T.D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat Thong Tran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Phi Long My Nguyen</w:t>
+                <w:t xml:space="preserve">Eunyoung Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 281, pp.136633. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.136633⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 305, pp.141133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812830v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective non-halogen flame-retardants combined with nSiO2 particles to improve thermal stability and fire resistance of high-performance polyurethane nanocomposite foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the thermophysical properties of hemp shives using a methodology combining X-ray nanotomography and FFT-based numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moudhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dm. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Pham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
+                <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2024.02.066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.127331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530552v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Biobased Polyurethane Composites Derived from Liquefied Polyol Reinforced by Biomass Sources with High Mechanical Property and Enhanced Fire-Resistance Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+                <w:t xml:space="preserve">Operating temperature and electrical efficiency of a photovoltaic panel cooled by laminar water film flowing on its front face : Experimental and numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aït Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Khoa Vo</w:t>
+                <w:t xml:space="preserve">Rezki Nebbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoa Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+                <w:t xml:space="preserve">Idir Kecili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Zembri-Nebbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c10330⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.101093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553417v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of microstructural characterization and liquid transport in porous materials through image processing techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightweight Biobased Polyurethane Composites Derived from Liquefied Polyol Reinforced by Biomass Sources with High Mechanical Property and Enhanced Fire-Resistance Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Khoa Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151 (7), pp.1643-1664. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-024-02088-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c10330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552289v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of microstructural characterization and liquid transport in porous materials through image processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Frantz</w:t>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+                <w:t xml:space="preserve">Dong Quy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giana Almeida</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151 (7), pp.1643-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-024-02088-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303463v1</w:t>
+                <w:t xml:space="preserve">hal-04552289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the combination of graphene and graphene oxide nanosheets in cement-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective non-halogen flame-retardants combined with nSiO2 particles to improve thermal stability and fire resistance of high-performance polyurethane nanocomposite foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Ngoc Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2024.105800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2024.02.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759265v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance hydrophobic aerogel based on nanocellulose, graphene oxide, polyvinyl alcohol, and hexadecyltrimethoxysilane: Structure, properties, and applicability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vy T Nguyen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113215⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605644v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted polyol liquefication from bamboo for bio-polyurethane foams fabrication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tuan Vu Vo</w:t>
+                <w:t xml:space="preserve">Assessing the combination of graphene and graphene oxide nanosheets in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Bao Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Bao Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109605⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.105800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2024.105800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881788v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag/SiO2 nanoparticles stabilization with lignin derived from rice husk for antifungal and antibacterial activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhat Thong Tran</w:t>
+                <w:t xml:space="preserve">High-performance hydrophobic aerogel based on nanocellulose, graphene oxide, polyvinyl alcohol, and hexadecyltrimethoxysilane: Structure, properties, and applicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vy T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Anh T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dat Ha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Ngan Nguyen</w:t>
+                <w:t xml:space="preserve">Truc Han T. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Vinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam H Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.123124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.113215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881790v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional pore characterization of poly(lactic)acid/bamboo biodegradable panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+                <w:t xml:space="preserve">Advanced hybrid nanomaterials based on carboxymethyl-modified biopolymer: Green synthesis and application in sustainable antimicrobial products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Thong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi My Hanh Diep</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Tuan Vu Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
+                <w:t xml:space="preserve">Mytrinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongquy Hoang</w:t>
+                <w:t xml:space="preserve">Minh Tri Le-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Long My Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 221, pp.16-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.08.204⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 281, pp.136633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.136633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453001v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of starch nanoparticles on microstructural and physical properties of PLA ‐starch nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Phuong Thao Nguyen</w:t>
+                <w:t xml:space="preserve">Ag/SiO2 nanoparticles stabilization with lignin derived from rice husk for antifungal and antibacterial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Thong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Vien Nguyen</w:t>
+                <w:t xml:space="preserve">Dat Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Vu Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Nguyen Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.51757⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.123124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.123124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600312v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of photocatalysis of MMT-supported TiO2 and TiO2 nanotubes for rhodamine B degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-assisted polyol liquefication from bamboo for bio-polyurethane foams fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet Minh Nguyen Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Bang Tam Dao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chi Nhan Ha-Thuc</w:t>
+                <w:t xml:space="preserve">Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Vu Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.109605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.109605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547560v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Synergistic Effect of Treatment and Modification on Spent Coffee Grounds for Sustainable Biobased Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thi Cam Le Do</w:t>
+                <w:t xml:space="preserve">Valorization of starch nanoparticles on microstructural and physical properties of PLA ‐starch nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Nhan Ha-Thuc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duc Vien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01566-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (10), pp.51757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.51757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487061v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
+                <w:t xml:space="preserve">Three-dimensional pore characterization of poly(lactic)acid/bamboo biodegradable panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pin Lu</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi My Hanh Diep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongquy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.08.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547179v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Functional Materials Based on Nano-Lignin, Lignin, and Lignin/Silica Hybrid Capped Silver Nanoparticles with Antibacterial Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhat Thong Tran</w:t>
+                <w:t xml:space="preserve">Effectiveness of photocatalysis of MMT-supported TiO2 and TiO2 nanotubes for rhodamine B degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bang Tam Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Loan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Do Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Thi Thu Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dat Ha</w:t>
+                <w:t xml:space="preserve">Hon Nhien Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Hien Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Ngan Nguyen</w:t>
+                <w:t xml:space="preserve">Chi Nhan Ha-Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (12), pp.5327-5338. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 280 (1), pp.130802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c01250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881807v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Influences of Stearic Acid Coating and Recycled PET Microfibers on the Enhanced Properties of Composite Materials</w:t>
+                <w:t xml:space="preserve">Effective Synergistic Effect of Treatment and Modification on Spent Coffee Grounds for Sustainable Biobased Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vu Thi Nhung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Cam Le Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Nhan Ha-Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13061461⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01566-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174798v1</w:t>
+                <w:t xml:space="preserve">hal-03487061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tan Tai Dang</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14658011.2020.1762409⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (1), pp.21-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954920v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoglyceride as an effective and friendly modification agent for nano-layered structure of Montmorillonite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+                <w:t xml:space="preserve">Highly Functional Materials Based on Nano-Lignin, Lignin, and Lignin/Silica Hybrid Capped Silver Nanoparticles with Antibacterial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Thong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Thi Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Ngan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.5327-5338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c01250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294222v1</w:t>
+                <w:t xml:space="preserve">hal-04881807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synergistic Influences of Stearic Acid Coating and Recycled PET Microfibers on the Enhanced Properties of Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13061461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien An Phung Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Tai Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (8), pp.357-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14658011.2020.1762409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoglyceride as an effective and friendly modification agent for nano-layered structure of Montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.105100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis and improvement of the VTT mold growth model: application to bamboo fiberboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 138, pp.262-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3458,91 +3852,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation de microstructure et des propriétés physiques de matériaux biosourcés pour application dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Lorraine, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05133720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3552,629 +3946,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés thermiques de granulats de miscanthus pour la construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sorption and moisture buffering capacities of hemp lime concrete embedded with phase change materials (PCM) for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Omeme Ada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Rochelle, May 2024, La rochelle, France</w:t>
+              <w:t xml:space="preserve">The International Conference series on Geotechnics, Civil Engineering and Structures (CIGOS) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Association of Vietnamese Scientists and Experts (AVSE Global) and the University of Architecture Ho Chi Minh City (UAH) under the auspices of RILEM and TC-309 of ISSMGE, Apr 2024, Ho Chi Minh City, Vietnam, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530513v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and moisture buffering capacities of hemp lime concrete embedded with phase change materials (PCM) for buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des propriétés thermiques de granulats de miscanthus pour la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacine Benariba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference series on Geotechnics, Civil Engineering and Structures (CIGOS) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the Association of Vietnamese Scientists and Experts (AVSE Global) and the University of Architecture Ho Chi Minh City (UAH) under the auspices of RILEM and TC-309 of ISSMGE, Apr 2024, Ho Chi Minh City, Vietnam, Vietnam</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France-La Rochelle Oléron-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, May 2024, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528952v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue analytique de l’influence de la microstructure sur les propriétés chimiques, physiques et thermiques de granulats végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yacine Benariba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Rochelle, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Lime-Hemp Concrete formulation for mono-wall application in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés thermo-physique du bois de chènevotte à partir d'imageries 3D obtenues par nanotomographie X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Moudhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4184,558 +4578,558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 Highly functional nanocellulose-reinforced thermoplastic starch-based nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Huu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongquy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi My Hanh Diep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocellulose-Reinforced Thermoplastic Starch Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.103-120, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110773606-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced techniques for testing and characterization of wool composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Khoa Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vy Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wool Fiber Reinforced Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.197-226, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-824056-4.00019-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocellulose and Graphene Oxide Aerogels for Adsorption and Removal Methylene Blue from an Aqueous Environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in Nanofillers for Multidisciplinary Applications of Polymer Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongquy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral-Filled Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7 (1), CRC Press, pp.1003-1013, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05586⟩</w:t>
+              <w:t xml:space="preserve">, 1, CRC Press, pp.67-99, 2021, 9781003221012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003221012-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881806v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Nanofillers for Multidisciplinary Applications of Polymer Nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocellulose and Graphene Oxide Aerogels for Adsorption and Removal Methylene Blue from an Aqueous Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral-Filled Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, CRC Press, pp.67-99, 2021, 9781003221012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003221012-4⟩</w:t>
+              <w:t xml:space="preserve">, 7 (1), CRC Press, pp.1003-1013, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441042v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4882,51 +5276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05454597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusuo Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanning Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116926" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05517622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengwei Yuan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjin Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Alaaeldin Abdelfattah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resenv.2026.100299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05133721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moudhaffar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm. Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127331" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04949094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan An Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Binh Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa T.D. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A&#239;t Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Nebbali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Kecili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zembri-Nebbali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04812830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thong Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Vu Vo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mytrinh Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le-Phuoc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long My Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.136633" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.02.066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Vo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c10330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quy Hoang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-024-02088-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Bao Bui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04605644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy T Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh T. Pham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Han T. Duong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vinh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam H Pham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Minh Nguyen Ha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Ha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109605" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngan Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.123124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongquy Hoang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vien Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51757" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Tam Dao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Loan Ha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Do Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Nhien Le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha-Thuc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130802" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thi Nhung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cam Le Do" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01566-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759837v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.03.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05133720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Moudhaffar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881800v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buchner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huu Tran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773606-005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Khoa Phung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Anh Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824056-4.00019-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Ha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05586" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441042v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221012-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05454597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Gao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusuo Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanning Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116926" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05593030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Bao Bui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tuan Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tung Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-026-01377-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Vuong Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran-Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongquy Hoang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-026-01367-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05517622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengwei Yuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjin Cheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Alaaeldin Abdelfattah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resenv.2026.100299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05601146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.146436" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04949094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan An Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Binh Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa T.D. Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Oh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05133721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moudhaffar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm. Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04969592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia A&#239;t Saada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Nebbali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Kecili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zembri-Nebbali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Khoa Vo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c10330" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Quy Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-024-02088-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.02.066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105800" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04605644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy T Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh T. Pham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truc Han T. Duong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vinh Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam H Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04812830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Thong Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Vu Vo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mytrinh Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Le-Phuoc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long My Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.136633" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Ha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngan Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.123124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Minh Nguyen Ha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.109605" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vien Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51757" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Hanh Diep" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Tam Dao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Loan Ha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Do Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Nhien Le" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha-Thuc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130802" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487061v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Thi Nhung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Cam Le Do" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01566-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Thu Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01250" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759837v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.03.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05133720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528952v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323412v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Moudhaffar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buchner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huu Tran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110773606-005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881798v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Khoa Phung" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Anh Tran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824056-4.00019-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221012-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04881806v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Ha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05586" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>