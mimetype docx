--- v0 (2026-03-14)
+++ v1 (2026-04-29)
@@ -106,196 +106,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De idiotismo a religión. Contribución a la historia de los vocablos hispanismo y panhispanismo</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immaculada Fàbregas-Alégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/149b4⟩</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05255959v1</w:t>
+                <w:t xml:space="preserve">hal-05255802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">De idiotismo a religión. Contribución a la historia de los vocablos hispanismo y panhispanismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Immaculada Fàbregas-Alégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/149be⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/149b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255802v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladino, el Mago, la Cueva, la Lámpara y la Princesa. Una lectura de “El Aleph”</w:t>
               </w:r>
@@ -992,51 +992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Panhispanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaculada Fàbregas-Alégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1372,332 +1372,435 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos García, Martín Greco, La ardiente aventura. Cartas y documentos inéditos de Evar Méndez, director del periódico Martín Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amerika.8258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Légendes de pécheresses repenties au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rosiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chute et rédemption dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-95, 2017, Interférences, 978-2-7535-6526-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et tradition biblique en Argentine</w:t>
+                <w:t xml:space="preserve">Jorge Luis Borges y la Biblia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sacré dans la littérature contemporaine. Expériences et références</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Biblia en la literatura hispanoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trotta, pp.475-500, 2016, 978-84-9879-622-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768292v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Luis Borges y la Biblia</w:t>
+                <w:t xml:space="preserve">Littérature et tradition biblique en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biblia en la literatura hispanoamericana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Sacré dans la littérature contemporaine. Expériences et références</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang CH, 2016, 9783034320405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0328-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768251v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prólogo a Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1717,298 +1820,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Delhom; Daniel Attala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catarata, p. 13-21, 2014, 978-84-8319-917-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caída en la estética o la máxima distracción de Macedonio Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia crítica de la literatura argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Emecé, pp.305-336, 2007, 9789500429382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bufonería trascendental en Fragmentos de un diario en los Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">César Aira, une révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.145-155, 2005, 2-84310-075-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768267v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-04768295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2222,185 +2222,185 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.223-242</w:t>
+              <w:t xml:space="preserve">Le Livre de Judith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Apr 2013, Arras, France. pp.223-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009982v1</w:t>
+                <w:t xml:space="preserve">hal-04766609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Livre de Judith</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Apr 2013, Arras, France. pp.223-242</w:t>
+              <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.223-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766609v1</w:t>
+                <w:t xml:space="preserve">hal-01009982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2669,51 +2669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05255959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149b4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05255802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada F&#224;bregas-Al&#233;gret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149be" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/1594-378X/7171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.2592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.6894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rosiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977288v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4535" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0328-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parizet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05255802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada F&#224;bregas-Al&#233;gret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05255959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149b4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/1594-378X/7171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.2592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.6894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rosiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4535" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0328-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parizet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>