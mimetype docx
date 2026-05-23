--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -1,961 +1,1039 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daniel Attala </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences HC Ech Ex</w:t>
+        <w:t xml:space="preserve">Maître de conférences HDR HC Ech Ex</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Una fuente de &amp;quot;La forma de la espada&amp;quot;: L'île mystérieuse de J. Verne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Immaculada Fàbregas-Alégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediodía. Revista hispánica de rescate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255802v1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De idiotismo a religión. Contribución a la historia de los vocablos hispanismo y panhispanismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/149b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladino, el Mago, la Cueva, la Lámpara y la Princesa. Una lectura de “El Aleph”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immaculada Fàbregas-Alégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuarenta Naipes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149be⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766564v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhelo y consciencia. Un estudio de &amp;quot;Himno del Mar&amp;quot; (1919) de J. L. Borges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aladino, el Mago, la Cueva, la Lámpara y la Princesa. Una lectura de “El Aleph”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artifara. Revista de lenguas y literaturas ibéricas y latinoamericanas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cuarenta Naipes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.6-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13135/1594-378X/7171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04766638v1</w:t>
+                <w:t xml:space="preserve">hal-04766564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bible dans le miroir des Mille et Une Nuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anhelo y consciencia. Un estudio de &amp;quot;Himno del Mar&amp;quot; (1919) de J. L. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14, </w:t>
+              <w:t xml:space="preserve">Artifara. Revista de lenguas y literaturas ibéricas y latinoamericanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.205-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/theoremes.2592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13135/1594-378X/7171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766565v1</w:t>
+                <w:t xml:space="preserve">hal-04766638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Tlön, Uqbar, Orbis Tertius” o la idolatría:una lectura en clave atlántico-bíblica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Bible dans le miroir des Mille et Une Nuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, </w:t>
+              <w:t xml:space="preserve">ThéoRèmes : Penser le religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lirico.6894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/theoremes.2592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766567v1</w:t>
+                <w:t xml:space="preserve">hal-04766565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macedonio Fernández: Bases de su metafísica artística</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">“Tlön, Uqbar, Orbis Tertius” o la idolatría:una lectura en clave atlántico-bíblica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de Estética</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cuadernos LIRICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.6894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766572v1</w:t>
+                <w:t xml:space="preserve">hal-04766567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Totalidad y sus monstruos. Reflexión sobre cuento y ciencia en Macedonio Fernández</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Macedonio Fernández: Bases de su metafísica artística</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tigre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17, pp.19-33</w:t>
+              <w:t xml:space="preserve">Boletín de Estética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (38), pp.45-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768281v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macedonio y el orden: la aventura del escribir-pensando. O de cómo puede la literatura ser también filosofía</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Totalidad y sus monstruos. Reflexión sobre cuento y ciencia en Macedonio Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quimeras. Cuando la literatura sabe, ve, piensa", Cahiers de LI.RI.CO., Université Paris VIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tigre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.19-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lirico.458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04812056v1</w:t>
+                <w:t xml:space="preserve">hal-04768281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macedonio y el orden: la aventura del escribir-pensando. O de cómo puede la literatura ser también filosofía1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Macedonio y el orden: la aventura del escribir-pensando. O de cómo puede la literatura ser también filosofía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Quimeras. Cuando la literatura sabe, ve, piensa", Cahiers de LI.RI.CO., Université Paris VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, pp.115-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lirico.458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766568v1</w:t>
+                <w:t xml:space="preserve">hal-04812056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Macedonio y el orden: la aventura del escribir-pensando. O de cómo puede la literatura ser también filosofía1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Quimeras. Cuando la literatura sabe, ve, piensa", Cahiers de LI.RI.CO., Université Paris VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.115-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la metafísica de la afección al personaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos LIRICO. Revista de la red interuniversitaria de estudios sobre las literaturas rioplatenses contemporáneas en Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.107-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -965,1564 +1043,1658 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Panhispanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaculada Fàbregas-Alégret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chute et rédemption dans la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">El territorio o la lengua: Prehistoria y comienzos del panhispanismo y en particular del hispano-judaísmo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Humanities and Social Sciences. Université de Pau et des Pays de l ’Adour, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-04766579v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05608646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos García, Martín Greco, La ardiente aventura. Cartas y documentos inéditos de Evar Méndez, director del periódico Martín Fierro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chute et rédemption dans la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rosiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2018, 978-2-7535-6526-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Biblia en la literatura hispanoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trotta, 2016, 978-84-9879-622-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macedonio Fernández &amp;quot;Précurseur&amp;quot; de Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014, 978-2-7535-3527-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04768295v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delhom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catarata, 2014, 978-84-8319-917-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Légendes de pécheresses repenties au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pinto-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rosiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chute et rédemption dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-95, 2017, Interférences, 978-2-7535-6526-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Luis Borges y la Biblia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Littérature et tradition biblique en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biblia en la literatura hispanoamericana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Sacré dans la littérature contemporaine. Expériences et références</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang CH, 2016, 9783034320405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0328-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768251v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et tradition biblique en Argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jorge Luis Borges y la Biblia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sacré dans la littérature contemporaine. Expériences et références</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Biblia en la literatura hispanoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trotta, pp.475-500, 2016, 978-84-9879-622-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768292v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prólogo a Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Delhom; Daniel Attala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuando los anarquistas citaban la Biblia. Entre mesianismo y propaganda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catarata, p. 13-21, 2014, 978-84-8319-917-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caída en la estética o la máxima distracción de Macedonio Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia crítica de la literatura argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Emecé, pp.305-336, 2007, 9789500429382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bufonería trascendental en Fragmentos de un diario en los Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">César Aira, une révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.145-155, 2005, 2-84310-075-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argentine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos García, Martín Greco, La ardiente aventura. Cartas y documentos inéditos de Evar Méndez, director del periódico Martín Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amerika.8258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Parizet</w:t>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04768087v1</w:t>
+                <w:t xml:space="preserve">hal-04768295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Livre de Judith</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.284-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766609v1</w:t>
+                <w:t xml:space="preserve">hal-04768097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Borges, Jorge Luis (1899-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Attala</w:t>
+                <w:t xml:space="preserve">Sylvie Parizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.401-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009982v1</w:t>
+                <w:t xml:space="preserve">hal-04768087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.223-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith au théâtre, de l'empire de l'image à la loi du discours : de Hebbel à Palant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Attala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livre de Judith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Apr 2013, Arras, France. pp.223-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'écrivain argentin et la tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Attala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Delgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écrivain argentin et la tradition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2004, 9782753500075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2669,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05255802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada F&#224;bregas-Al&#233;gret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149be" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05255959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149b4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/1594-378X/7171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.2592" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.6894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rosiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fabry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4535" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0328-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parizet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608671v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05255959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149b4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05255802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada F&#224;bregas-Al&#233;gret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149be" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/1594-378X/7171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.2592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766567v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.6894" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.458" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05608646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rosiau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fabry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766579v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delhom" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pinto-Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4535" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0328-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.8258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parizet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Delgado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>