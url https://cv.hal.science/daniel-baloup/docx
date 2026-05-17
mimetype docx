--- v0 (2026-04-24)
+++ v1 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (15)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -312,931 +312,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le recours aux armes en péninsule Ibérique et au Maghreb (VIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782356132376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mondes méditerranéens au Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bramoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Doumerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-200-62028-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Doumerc</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-200-62028-8</w:t>
+                <w:t xml:space="preserve">hal-01880348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guerra de Granada en su contexto internacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-8107-0460-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9782356132376</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir en croisade à la fin du Moyen Âge. Financement et logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-8107-0384-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-8107-0460-6</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les publications archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salès Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, pp.51, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-8107-0384-5</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la guerre sainte. Guerre, religion et idéologie dans l’espace méditerranéen latin (XIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Méridiennes, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les publications archéologiques</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péninsule Ibérique au Moyen Âge. Documents traduits et présentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Casa de Velázquez, pp.51, 2013</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boissellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regards croisés sur la guerre sainte. Guerre, religion et idéologie dans l’espace méditerranéen latin (XIe-XIIIe siècle)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement religieux dans la Couronne de Castille. Incidences spirituelles et sociales (XIIIème-XVème siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velazquez, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement religieux dans la Couronne de Castille. Incidences spirituelles et sociales (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa de Velázquez, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péninsule Ibérique au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Méridiennes, 2006</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boissellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 304 p., 2003, 2-86847-851-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Casa de Velázquez, 2003</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00734065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croyance au purgatoire en Vieille-Castille (vers 1230-vers 1530)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...258 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1246,1123 +1158,1196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre L’Islam et la question de la croisade en Castille aux XIVe-XVe siècles (état des lieux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Baloup et Benoît Joudiou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une mer pour les réunir tous. Études sur la Méditerranée offertes à Bernard Doumerc (IXe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.219-229, 2024, Tempus, 978-2-8107-1257-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blessures de guerre en Castille au XVe siècle. Premiers éléments d’une enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Bill, Antoine Borrut, Yann Dejugnat, Camille Rhoné-Quer, Jennifer Vanz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mers et rivages d’Islam de l’Atlantique à la Méditerranée. Mélanges offerts à Christophe Picard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.229-241, 2023, 979-10-351-0870-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deswarte Thomas, Dumézil Bruno et Vissière Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epistola 3. Lettres et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.325-330, 2021, 9788490963388. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.27175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granada and Castile: A Long Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adela Fábregas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Nasrid Kingdom of Granada between East and West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.441-466, 2020, 9789004443594. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004443594_019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ire de Castille et la guerre : un enjeu de légitimité (commentaires au chapitre XXXVI de la Crónica incompleta de los Reyes Católicos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ma Isabel del Val Valdivieso; Juan Carlos Martín Cea; David Carvajal de la Vega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expresiones del poder en la Edad Media. Homenaje al profesor Juan Antonio Bonachía Hernando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones Universidad de Valladolid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-110, 2019, 841320030X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire depuis le front. Sept lettres du marquis de Cadix à la reine Isabelle (1488)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Baloup. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recours aux armes en péninsule Ibérique et au Maghreb (VIIe-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-116, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affrontement contre les musulmans dans les chroniques léonaises et castillanes (IXe-XVe siècle). Caractères et enjeux du récit historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martín Ríos Saloma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Mundo de los Conquistadores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silex, pp.39-51, 2015, 8477378886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imaginaire social de Vincent Ferrer. Hiérarchies et nomenclatures à l’épreuve de l’urgence eschatologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Sabaté i Curull. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes de Convivència a la Baixa Edat Mitjana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pagès, pp.75-85, 2015, 978-84-9975-701-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une croisade tardive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Frobert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres, conflits, violence. L’État de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.29-31, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le berger de Cambil. Quelques remarques sur l'utilisation de la tradition chronistique dans les Annales Belli Granatensis d'Alfonso de Palencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Isabel del Val Valdivieso et Pascual Martínez Sopena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castilla y el mundo feudal. Homenaje al profesor Julio Valdeón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Junta de Castilla y León, pp.267-273, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainteté et modèles de vie dans la prédication castillane de Vincent Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Cassagnes-Brouquet et Agnès Dubreil-Arcin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Ciel sur cette terre. Dévotions, Église et religion au Moyen Âge. Mélanges en l'honneur de Michelle Fournié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Méridiennes, pp.81-89, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00995975v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Jourdain au Tage. Les croisades de Terre sainte dans les chroniques de l’Occident hispanique (fin XIe-milieu XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Baloup et Philippe Josserand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la guerre sainte. Guerre, religion et idéologie dans l’espace méditerranéen latin (XIe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Méridiennes, pp.277-304, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du jourdain au Tage. Les croisades de Terre sainte dans les chroniques de l'Occident hispanique (fin XIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la guerre sainte. Guerre, religion et idéologie dans l'espace méditerranéen latin (XIe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Framespa Editions, pp.277-304, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juifs et convertis dans la pastorale chrétienne (Castille, XIVe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flocel Sabaté et Claude Denjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chrétiens et juifs au Moyen Âge. Sources pour la recherche d’une relation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Milenio, pp.61-72, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Daniel Baloup et Philippe Josserand. </w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort au Moyen Âge (France et Espagne). Un bilan historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César González Mínguez et Iñaki Bazán Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la guerre sainte. Guerre, religion et idéologie dans l’espace méditerranéen latin (XIe-XIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Méridiennes, pp.277-304, 2006</w:t>
+              <w:t xml:space="preserve">El discurso legal ante la muerte durante la Edad Media en el Nordeste peninsular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Servicio editorial de la Universidad del País Vasco, pp.13-31, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-03311002v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corriger, réformer, gouverner. Les usages du pouvoir dans l’enseignement de Vincent Ferrer</w:t>
               </w:r>
@@ -2415,173 +2400,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort au Moyen Âge (France et Espagne). Un bilan historiographique</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le roi et la guerre. À propos des idéologies royales en Léon et Castille (c. 1140-c. 1250)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Barraqué et Véronique Lamazou-Duplan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités juives, pouvoirs, littérature politique en péninsule ibérique, France et Italie au Moyen Âge. Études offertes à Béatrice Leroy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.417-429, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03041783v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre sainte et violences religieuses dans les royaumes occidentaux de péninsule Ibérique au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand et Patrick Cabanel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions, pouvoir et violence du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.15-32, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisade albigeoise dans les chroniques léonaises et castillanes du XIIIe siècle</w:t>
               </w:r>
@@ -2699,100 +2684,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre sainte et violences religieuses dans les royaumes occidentaux de péninsule Ibérique au Moyen Âge</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Michel Bertrand et Patrick Cabanel. </w:t>
+                <w:t xml:space="preserve">La prédication des indulgences et les quêtes itinérantes dans le royaume de Castille aux derniers siècles du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Cassagnes-Brouquet, Amaury Chauou, Daniel Pichot et Lionel Rousselot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religions, pouvoir et violence du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.15-32, 2004</w:t>
+              <w:t xml:space="preserve">Religion et Mentalités au Moyen Âge. Mélanges en l’honneur d’Hervé Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.315-323, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041810v1</w:t>
+                <w:t xml:space="preserve">hal-03041829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement et pratiques du salut en Castille à la fin du Moyen Âge</w:t>
               </w:r>
@@ -2845,173 +2830,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prédication des indulgences et les quêtes itinérantes dans le royaume de Castille aux derniers siècles du Moyen Âge</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le thème du libre arbitre dans la prédication castillane de Vincent Ferrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Antonio Bonachía. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ciudad medieval. Aspectos de la vida urbana en la Castilla bajomedieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Secretario de Publicaciones e Intercambio científico de la Universidad de Valladolid, pp.107-129, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03041832v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le doute et la foi. Attitude des Castillans face à la prédication médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valladolid, perspectivas historicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 51--59, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre le doute et la foi. Attitudes des Castillans face à la prédication médiévale</w:t>
               </w:r>
@@ -3041,220 +3022,220 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valladolid, perpectivas históricas. Actas del Primer Encuentro de Jóvenes Historiadores en Valladolid (16 al 18 de noviembre de 1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-59, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041837v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03288914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une société civile en arme au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valérie Sottocasa, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04605565v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecte, partage et traitement de l'information en contexte de conflits frontaliers (Castille, XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damien Coulon, Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajese tanta diligencia en las cosas de la guerra que ningún capitán romano le hacía ventaja. À propos de Beatriz Pacheco et d'autres femmes de guerre en Castille au XVe siècle</w:t>
               </w:r>
@@ -3303,780 +3284,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte, partage et traitement de l'information en contexte de conflits frontaliers (Castille, XVe siècle)</w:t>
+                <w:t xml:space="preserve">Les rivaux amoureux. Isabelle et Ferdinand dans la chronique de Juan de Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Damien Coulon, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Hélène Thieulin-Pardo, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605564v1</w:t>
+                <w:t xml:space="preserve">hal-04605530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de l'éthique chevaleresque en Castille au XVe siècle ? Quelques réflexions autour de la mort des bâtards de Guzmán (1473)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Valérian, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renseignement militaire sur la frontière entre la Couronne de Castille et l'émirat de Grenade au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soizic Croguennec, Mar 2021, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La guerra era tan cruel como entre moros e cristianos”. À propos des violences guerrières en contexte interconfessionnel et de leur mise en récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'études médiévales ibériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florian Gallon, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les rivaux amoureux. Isabelle et Ferdinand dans la chronique de Juan de Flores</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité militaire des milices communales au regard de la noblesse (Castille, XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'études médiévales ibériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florian Gallon, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerra en primera persona (Castilla, siglo XV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hélène Thieulin-Pardo, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Juan Vicente García Marsilla, Jun 2020, Valence, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que reste-t-il de l'éthique chevaleresque en Castille au XVe siècle ? Quelques réflexions autour de la mort des bâtards de Guzmán (1473)</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’histoire de la Méditerranée médiévale : une tentative polyphonique (à propos de D. Baloup, D. Bramoullé, B. Doumerc, B. Joudiou, Les mondes méditerranéens au Moyen Âge, Paris, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dominique Valérian, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mariarosaria Salerno, Dec 2020, Arcavacata di Rende, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le renseignement militaire sur la frontière entre la Couronne de Castille et l'émirat de Grenade au XVe siècle</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los daños corporales sufridos por los actores de las guerras castellanas del siglo XV. Primeras aproximaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El ejercicio de la violencia en las sociedades preindustriales Guerra, sociedad y cultura en la Edad Media europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, José Ramón Díaz de Durana, Nov 2020, Vitoria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La actividad militar del obispado castellano en la frontera de Granada (ss. XIII-XV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique IBERUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flocel Sabaté, Nov 2020, Lérida, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ire de Castille et la guerre. Quelques remarques autour de la première bataille de Toro (1475)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Soizic Croguennec, Mar 2021, Cayenne, France</w:t>
+              <w:t xml:space="preserve">, Maria de Lurdes Rosa, Apr 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4086,717 +3998,717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « noblesse de frontière » en péninsule Ibérique (XIVe-XVe siècles). Direction du numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (octobre 2018), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.28466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des navires castillans au secours de l’Italie. Deux lettres de Diego Rodríguez de Almela à propos de la croisade d’Otrante (1481)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tome CXXVIII (2), pp.449-465. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.282.0449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un complot contre le roi ? Les milices basques et la défense de l’institution monarchique pendant la guerre de succession (juillet 1475)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.39923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muerte y la penitencia en la predicación de las indulgencias en Castilla a finales de la Edad Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edad Media. Revista de Historia.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6, pp.61-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconquête et croisade dans la Chronica Adefonsi Imperatoris (ca. 1150)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Linguistique et de Civilisation Hispaniques Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25, pp.453-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire pour apprendre ? À propos de la littérature didactique des derniers siècles du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europa. European Review of History – Revue européenne d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (1), pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ordre du Discours dans l'Église castillano-léonaise (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En la España Medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 18, pp.275--287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ordre du discours dans l’Église castillano-léonaise (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En la España Medieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 18, pp.275-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La idea del más allá en Valladolid durante los siglos finales de la Edad Media (siglos XIV y XV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Folklore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 168, pp.183-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4943,51 +4855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joudiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.32571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880348v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doumerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-mondes-mediterraneens-au-moyen-age--9782200620288.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/mediaevalia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~La-Guerra-de-Granada-en-su~.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Partir-en-croisade-a-la-fin-du~.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sal&#232;s Marie-Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Josserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27175" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443594_019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicaciones.uva.es/UVAPublicaciones-13265-Humanidades-Historia-EXPRESIONES-DEL-PODER-EN-LA-EDAD-MEDIA-HOMENAJE-AL-PROFESOR-JUAN-ANTONIO-BONACHIA-HERNANDO.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311002v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Paviot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourcade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.28466" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.282.0449" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.39923" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baloup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joudiou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260735v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.32571" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/scripta/mediaevalia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bramoull&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Doumerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-mondes-mediterraneens-au-moyen-age--9782200620288.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~La-Guerra-de-Granada-en-su~.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Partir-en-croisade-a-la-fin-du~.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sal&#232;s Marie-Pierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Josserand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.27175" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443594_019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publicaciones.uva.es/UVAPublicaciones-13265-Humanidades-Historia-EXPRESIONES-DEL-PODER-EN-LA-EDAD-MEDIA-HOMENAJE-AL-PROFESOR-JUAN-ANTONIO-BONACHIA-HERNANDO.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041810v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041817v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Paviot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourcade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.28466" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.282.0449" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260761v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.39923" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>