--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -777,51 +777,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019 HJ4</w:t>
+                <w:t xml:space="preserve">2019 HL4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stecklum</w:t>
@@ -871,75 +871,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971733v1</w:t>
+                <w:t xml:space="preserve">hal-03971742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2019 HL4</w:t>
+                <w:t xml:space="preserve">2019 HJ4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stecklum</w:t>
@@ -989,51 +989,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971742v1</w:t>
+                <w:t xml:space="preserve">hal-03971733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2017 KY4</w:t>
               </w:r>
@@ -1424,51 +1424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538198v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farnocchia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Reddy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Warner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Micheli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acfd22" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos-Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141546" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestripieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fagioli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mikuz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Laux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stecklum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carotta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Eglitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cernis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zdanavicius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pakstiene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoegner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kulichenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Pomazan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Maigurova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Bodryagin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538198v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Farnocchia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Reddy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Warner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Micheli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acfd22" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos-Sanz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ortiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sicardy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benedetti-Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141546" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestripieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fagioli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mikuz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Laux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stecklum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carotta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Eglitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cernis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zdanavicius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pakstiene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoegner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03971733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kulichenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Pomazan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Maigurova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Bodryagin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>