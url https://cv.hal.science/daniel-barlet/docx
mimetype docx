--- v0 (2026-03-12)
+++ v1 (2026-04-15)
@@ -66,2003 +66,2065 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (31)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Generalized Brieskorn Modules I: Convergent (a,b)-modules. version 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Generalized Brieskorn Modules I: Convergent (a,b)-modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Brieskorn Modules II: Higher Bernstein Polynomials and Multiple Poles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Brieskorn Modules III. The algebra $\tilde{\mathcal{A}}_{conv.}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Symmetric and Anti-symmetric Partial Differential Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some comments on my study of period-integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable properties under weakly geometrically flat maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ingolfur Magnusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher Bernstein Polynomials and Multiple Poles of $1/ Γ(λ) \int_X |f|^2λ \bar f^{ −h} ρω ∧ \barω′$ version 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316653v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complement to Higher Bernstein Polynomials and Multiple Poles of 1 Γ(λ) X |f | 2λ f −h ρω ∧ ω′</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycles of finite type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barlet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ingolfur Magnusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On partial differential operators which annihilate the roots of the universal equation of degree k -version 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089698v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Principal Value and Standard Extension of Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic differential equations of periods integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119230v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why (a,b)-modules, frescos and themes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on Lisbon integrals and their associated D−modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On symmetric partial differential operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on a differential inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauduchon's form and compactness of the space of divisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515717v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meromorphic quotients for some holomorphic G-actions (version 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on the quasi-proper direct image with value in a Banach analytic set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on rational 1−dimensional compact cycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on the semi-continuity of the algebraic dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feuilletage à feuilles compactes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holomorphic families of $[\lambda]-$primitive themes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some examples due to H. Hironaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100081v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meromorphic quotients for some holomorphic G-actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strongly quasi-proper maps and the f-flattning theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on some fiber-integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic differential equations associated to some polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827514v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complement to algebraic differential equations ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotics of a vanishing period : characterization of semi-simplicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularites reelles isolees et developpements asymptotiques d'integrales oscillantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...309 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2072,752 +2134,752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New singularity invariants : the sheaf β • X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Singularities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5427/jsing.2021.23c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5427/jsing.2021.23c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02497456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Lisbon integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Monteiro Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00209-020-02540-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nearly smooth complex spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jón Magnússon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 292 (1-2), pp.317-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00209-018-2202-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meromorphic quotients for some holomorphic G-actions (version 2 bis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 146 (3), pp.441-477. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/bsmf.2763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24033/bsmf.2763⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01276138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sheaf α • X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Singularities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5427/jsing.2018.18e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5427/jsing.2018.18e⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01565632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finiteness of the space of n-cycles for a reduced (n − 2)-concave complex space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épijournal de Géométrie Algébrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Volume 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epiga.2017.volume1.1521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/epiga.2017.volume1.1521⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01184765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two semi-continuity results for the algebraic dimension of compact complex manifolds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Math. Sci. Univ. Tokyo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-proper meromorphic equivalence relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 273, p. 461-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grauert's theorem for subanalytic open sets in real analytic manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Monteiro Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 204 (3), pp.265-274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm204-3-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2827,290 +2889,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles analytiques complexes II : l'espace des cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon I. Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SMF, 22, 2020, Cours Spécialisés, 978-2-85629-907-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03279656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex Analytic Cycles I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ingolfur Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 356, 2019, Grundlehren der mathematischen Wissenschaften, 978-3-030-31162-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31163-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycles analytiques complexes I : théorèmes de préparation des cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jon I. Magnusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SMF, 22, 2020, Cours Spécialisés, 978-2-85629-907-4</w:t>
+              <w:t xml:space="preserve">Miermont G. SMF, 22, 2014, Cours Spécialisés, Marc PEIGNE, 978-2-85629-792-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3257,51 +3319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972623v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326727v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563393v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ingolfur Magnusson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316653v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089698v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119230v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515717v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338212v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377622v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100081v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827514v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2021.23c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Monteiro Fernandes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02540-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Magn&#250;sson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2202-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276138v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2763" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2018.18e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184765v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2017.volume1.1521" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm204-3-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon I. Magnusson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030311629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31163-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972623v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776625v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ingolfur Magnusson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316653v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089698v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119230v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515717v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338212v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377622v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100081v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827514v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2021.23c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Monteiro Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02540-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Magn&#250;sson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2202-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276138v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2763" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2018.18e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184765v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2017.volume1.1521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm204-3-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon I. Magnusson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030311629" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31163-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>