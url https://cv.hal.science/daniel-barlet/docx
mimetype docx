--- v1 (2026-04-15)
+++ v2 (2026-05-12)
@@ -348,1169 +348,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Some comments on my study of period-integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Symmetric and Anti-symmetric Partial Differential Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barlet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stable properties under weakly geometrically flat maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ingolfur Magnusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Stable properties under weakly geometrically flat maps</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complement to Higher Bernstein Polynomials and Multiple Poles of 1 Γ(λ) X |f | 2λ f −h ρω ∧ ω′</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher Bernstein Polynomials and Multiple Poles of $1/ Γ(λ) \int_X |f|^2λ \bar f^{ −h} ρω ∧ \barω′$ version 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316653v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycles of finite type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ingolfur Magnusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Principal Value and Standard Extension of Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On partial differential operators which annihilate the roots of the universal equation of degree k -version 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089698v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why (a,b)-modules, frescos and themes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algebraic differential equations of periods integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119230v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on Lisbon integrals and their associated D−modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On symmetric partial differential operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on a differential inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauduchon's form and compactness of the space of divisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515717v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meromorphic quotients for some holomorphic G-actions (version 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on the quasi-proper direct image with value in a Banach analytic set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on the semi-continuity of the algebraic dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Meromorphic quotients for some holomorphic G-actions (version 2)</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377622v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on rational 1−dimensional compact cycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338212v2</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01377622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feuilletage à feuilles compactes</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972623v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776625v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ingolfur Magnusson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316653v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089698v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119230v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515717v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338212v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377622v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100081v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827514v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2021.23c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Monteiro Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02540-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Magn&#250;sson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2202-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276138v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2763" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2018.18e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184765v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2017.volume1.1521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm204-3-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon I. Magnusson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030311629" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31163-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972623v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972630v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510893v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ingolfur Magnusson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316653v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089698v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119230v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515717v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377622v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338212v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100081v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827514v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2021.23c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Monteiro Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02540-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;n Magn&#250;sson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-018-2202-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276138v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2763" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5427/jsing.2018.18e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184765v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2017.volume1.1521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm204-3-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon I. Magnusson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030311629" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31163-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>