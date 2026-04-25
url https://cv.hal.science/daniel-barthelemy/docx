--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Barthélémy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Plant Architecture, Functional Diversification and Divergent Evolution in the Genus Atractocarpus (Rubiaceae) for New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hattermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait coordination, mechanical behaviour and growth form plasticity of Amborella trichopoda under variation in canopy openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside the Pl@ntNet experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.751-766. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-015-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant identification: Man vs. Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LifeCLEF 2014 plant identification challenge, 75 (3), pp.1647-1665. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-015-2607-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive plant identification based on social image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.22-34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light on the growth and photosynthesis of an invasive shrub in its native range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Svriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lediuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada arquitectural a las formas de crecimiento del ñire (Nothofagus antarctica) en el norte de Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patagonia Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud and shoot structure may relate to the distribution area of South American Proteaceae tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207 (8), pp.599 - 606. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Cecropia: a biological clock to estimate the age of recently disturbed areas in the Neotropics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Camilo Zalamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42643. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of tree architecture in silver fir (Abies alba Mill.): ontogenetic trends and responses to environmental variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.713-721. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown fragmentation assessment in tropical trees: method, insights and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervan Rutishauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.400-407. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00611465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant-ant Camponotus schmitzi helps its carnivorous host-plant Nepenthes bicalcarata to catch its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitine Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467410000532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00596926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural approach to the growth forms of Nothofagus pumilo (Nothofagaceae) along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (8), pp.699-709. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/B10-040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d’identification graphique des orchidées du Laos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhaykhone Svengsuksa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société Française d’Orchidophilie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of plant growth with interactions between development and functional mechanisms to study plant structural plasticity related to trophic competition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (8), pp.1173-1186. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00418643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable growth pattern in Chrysoglossum ornatum Blume and observations in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouakhaykhone Svengsuksa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00371159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenology, shoot growth, and branching pattern in Mulinum spinosum (Apiaceae), a cushion shrub of the arid Patagonian steppe of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ezcurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (11), pp.1977-1988. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2008.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00336500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of the Orchidaceae of Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouakhaykhone Svengsuksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (5-6), pp.257-316. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1756-1051.2008.00265.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1233-1242. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crecimiento y asignación de recursos en Berberis serrato-dentata, un arbusto del bosque de Nothofagus pumilio. 1era y segunda parte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patagonia Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification des adventices assistée par ordinateur avec le système IDAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.167-175. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/jgtg-n109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality: Refocusing a spreading, loose and fashionable concept for looking at sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (41004), pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing competition for light in the GREENLAB model of plant growth: a contribution to the study of the effects of density on resource acquisition and architectural development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1207-1219. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00291875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAPsim: A Structural Whole-plant Simulator Based on Botanical Knowledge and Designed to Host External Functional Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1125-1138. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00280209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Architecture: A Dynamic, Multilevel and Comprehensive Approach to Plant Form, Structure and Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (3), pp.375-407. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00477471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud and growth-unit structure in seedlings and saplings of Nothofagus alpina (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (8), pp.1382-1390. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.94.8.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological trends in main stem of Pinus radiata D. Don: transmission between vegetative and reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paulina Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Norero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.398 - 406. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02827580701610261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot development and dieback in progenies of Nothofagus obliqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Marta Azpilicueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (8), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative extents of preformation and neoformation in tree shoots: Analysis by a deconvolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (4), pp.835-844. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic trends in the morphological features of main stem annual shoots of Pinus pinaster (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (11), pp.1577-1587. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.93.11.1577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue critique des termes relatifs à la croissance et à la ramification des tiges des végétaux vasculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.1-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary growth and morphological markers of interannual growth limits in Cupressaceae from Patagonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (3), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2004.00331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interspecific variations of polycyclism in young trees of Cedrus atlantica (Endl.) Manetti ex. Carrière and Cedrus libani A. Rich (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of organogenesis in mono- and bicyclic annual shoots of Junglans regia L. (Junglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of Organogenesis in Mono- and Bicyclic Annual Shoots of Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ducousso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interspecific variations of polycyclism in young trees of Cedrus atlantica (Endl.) Manetti ex.Carrière and Cedrus libani A. Rich (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing branching pattern in plantations of young red oak trees (Quercus rubra L., Fagaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (4), pp.479-492. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clé d'identification des principales familles et des principaux genres à espèces arborées de Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (Spécial), pp.84-100. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axis Differentiation in Two South American Nothofagus Species (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (4), pp.589-599. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation and neoformation in shoots of Nothofagas antharctica (G. Forster) Oerst. (Nothofagaceae) shrubs from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.665-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of growth, branching, and flowering processes in the South American tropical tree Cecropia obtusa (Cecropiaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tancre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coulmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (7), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.89.7.1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation and Neoformation in Shoots of Nothofagus antarctica (G. Forster) Oerst. (Nothofagaceae) Shrubs from Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcf108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des manifestations de convergence géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Escoubeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18-19, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk and main-branch development in Nothofagus pumilio (Nothofagaceae): a retrospective analysis of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (7), pp.763-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of organogenesis in shoots of Nothofagus dombeyi (Mirb.) oersted (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (1), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcf012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk and main-branch development in Nothofagus pumilio (Nothofagaceae): a retrospective analysis of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (7), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b02-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud structure in relation to shoot morphology and position on the vegetative annual shoots of Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.2000.1312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la compétition herbacée sur la croissance et l'architecture de jeunes Chênes rouges d'Amérique (Quercus rubra L.) en plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern analysis in branching and axillary flowering sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 212 (4), pp.481-520. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.2001.2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variaciones en el tamano y la composicion de las yemas de Nothofagus pumilio y N.dombeyi (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.M. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darwiniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (1-2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la compétition herbacée sur la croissance et l'architecture de jeunes Chênes rouges d'Amérique (Quercus rubra L.) en plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.395-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioecy in Fitzroya cupressoides (Molina) I.M. Johnst. and Pilgerodendron uviferum (D. Don.) Florin (Cupressaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (3), pp.245-250. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot-growth in Nothofagus antarctica (G. Forster) Oersted (Nothofagaceae) from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (5), pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des composantes de la croissance en hauteur et de la formation du tronc chez le chêne sessile, Quercus petraea (Matt.) Liebl. (Fagaceae) en sylviculture dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Atger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (3), pp.361-373. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-78-3-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot-growth in Nothofagus antarctica (G. Forster) Oersted (Nothofagaceae) from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (5), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00009770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling architecture and growth patterns of Posidonia oceanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (2), pp.85-99. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3770(99)00071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neoformation, and shoot structure in Nothofagus dombeyi (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (8), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud Content and its Relation to Shoot Size and Structure in Nothofagus pumilio(Poepp. et Endl.) Krasser (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85 (4), pp.547-555. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.1999.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allongement et morphologie de pousses annuelles issues de greffe chez le noyer commun, Juglans regia L. cv. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (11), pp.1595-1603. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b99-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of canopy density on architectural development of young sessile oak, Quercus patraea (Matt.) Liebl. (Fagaceae) during forest regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud content and its relation to shoot size and structure in Nothofagus pumilio (Poepp. et Endl.) Krasser (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85 (4), pp.547-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la densité du couvert forestier sur le développement architectural de jeunes chênes sessiles, Quercus petraea (Matt.) Liebl. (Fagaceae), en régénération forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-André Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neofrormation, and shoot structure in Nothofagus dombeyi (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (8), pp.1044-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth dynamics and morphology of annual shoots, according to their architectural position, in young Cedrus atlantica (Endl.) Manetti ex Carriere (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.1999.0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural features of young Nothofagus pumilio (Poepp. & Endl.) Krasser (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/bojl.1998.0244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Características morfológicas y arquitecturales de las especies de Nothofagus Blume (Fagaceae) del Norte de la Patagonia Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural features of young Nothofagus pumilio (Poepp. Endl.) Krasser (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.1999.tb00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylleptic branching and morphology of annual shoots from walnut scions. Juglans regia L. cv. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (11), pp.1595-1603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una aproximación a la arquitectura vegetal: conceptos, objetivos y metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monica Tourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (1-2), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'allongement et morphologie des pousses annuelles chez le noyer commun, Juglans regia L. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (7), pp.1253-1264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'allongement et morphologie des pousses annuelles chez le noyer commun, Juglans regia L. 'Lara' (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (7), pp.1253-1264. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b98-055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of annual shoots in seedlings of five Nothofagus species from Argentinian Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgelina Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (4), pp.305-311. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80056-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual-shoot growth and branching patterns in Nothofagus dombeyi (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (4), pp.673-685. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b98-041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional model of tree growth and tree architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (3), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.a8529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la presencia de Rubus radicans (Rosaceae) en la Argentina y sus differencias con Rubus geoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (1-2), pp.134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model simulating above- and below-ground tree architecture with agroforestry applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.175-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (suppl), pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement architectural du noyer commun , Juglans regia L. (Juglandaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model simulating above- and below-ground tree architecture with agroforestry applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30 (1-2), pp.175-197. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00708920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (S), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement architectural du noyer commun Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur l'architecture du Cèdre de l'Atlas, Cedrus atlantica (Endl.) Manetti ex. Carrière, (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la recherche forestière au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.364-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sénescence des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Figureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 83, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73, pp.28-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of organization and repetition phenomena in seed plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39 (3-4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00114184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some architectural aspects of tree ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.194s-198s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mode de développement remarquable chez une Orchidée tropicale : gongora quinquenervis Ruiz et Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 304 (10), pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of modular growth in a tropical tree: Isertia coccinea Vahl. (Rubiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 313 (1159), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.1986.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper in the automated identification of Herbarium specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany - Botanical Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based Plant identification platform for thousands of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC: Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of plant architecture: an extended definition of dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie A. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding plant growth dynamics: links between morpho-anatomical structure and phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation (ATBC 2016), Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, une plate-forme innovante d'agrégation et partage d'observations botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ‘Botanists of the Twenty-first Century’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2014, Paris, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile 2014: Android port and new features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. pp.527-530, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2578726.2582618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantNet Participation at LifeCLEF2014 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verroust-Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.724-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Plant Identification Task 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Scheffield. GBR., Sep 2014, Sheffield, United Kingdom. pp.598-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative validation of visual data through the Pl@ntNet identification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Salinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2013 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2013 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imageclef Plant Identification Task 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAED: Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509896.2509902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile App</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.423-424, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2012 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF'2012: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values, norms and practices in Plant biodiversity-based research and innovation commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Thematic Conference on "the Knowledge Commons" (2012 IASC), 12-14th september 2012, Louvain-la-neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons, Sep 2012, Louvain-la-neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-based plant species identiﬁcation from crowdsourced data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'11 - ACM Multimedia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.0-0, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative features and plant architecture of orchids of Laos: their use in plant identification and their relation with phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WOC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2011 plant images classification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLEF 2011 Plant Images Classification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivien Petras; Pamela Forner; Paul Clough; Nicola Ferro, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntNet project: Plant Computational Identification and Collaborative Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystematics 2011 - Digital identification methods in the digital age - morphological and molecular, computer-aided and fully automated, research and citizen science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNote v2 - a new generation of software for storage and exchange of heterogeneous botanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Liens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2011 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC2011. XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto Pl@ntNet : Una sistema de información colaborativa y de identificación de plantas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International "Origine de la biodiversité et utilisations innovantes de la diversité moléculaire et génétique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Iquitos, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntMedit: a collaborative network for the Mediterranean flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. OPTIMA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pitcher full of secrets: a symbiotic ant helps its carnivorous plant to catch its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ecology and Behavior Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of fir saplings growth vs. light interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models (FSPM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neoformation and bud structure in species of Proteaceae from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Search with Local Visual Features for Computer Assisted Plant Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for identifying biodiversity : progress and problems : proceedings of the international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle (Paris), Sep 2010, Paris, France. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth, phenological and morphological traits of nine and exotic invasive woody plant species in Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Llancaqueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Svriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntMedit: a collaborative network for the Mediterranean flora.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ATUTAX "Taxonomie et biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010. Pl@ntNet, une plateforme libre et collaborative d’information et d’identification des plantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité dans les arboretums. Savoir la gérer et la valoriser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green ICT challenges: use-cases and related search technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Conference on the FP7, The European Framework Programmes: From Economic Recovery to Sustainability. Side Event Search in the Future Internet : SME and Citizens Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis global presentation of Pl@ntNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG (Biodiversity Information Standards) 2009 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morfologia y arquitectura de especies arboreas de la selva valdiviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Jornadas Argentinas de Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura y funcionamiento de ejes de Nothofagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Guido Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Jornadas Argentinas de Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crecimento y asignacion de recursos en berberis serrato-dentata, un arbusto del bosque de Nothofagus Pumilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berberis serrato-dentata, un arbusto del bosque de Nothofagus pumilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Chubut, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, PMA06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijin, China. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes et peuplements virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Mar 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes, peuplements et paysages : Modèles et méthodes, changements d'échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verchère de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Montpellier, FRA., Jun 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien B. Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress (AFS,ASPB, ASPT, BSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of rhythms in plant development controlled by their functioning: theoretical and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAPsim: an interactive plant architecture simulator based on botanical concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plant growth Modeling, Simulation, Vizualisation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot morphology and architecture in Persian walnut, Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Walnut Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2001.544.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing spatial structures in forest tree architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical and Process-based Models for Forest Tree and Stand Growth Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbon, Portugal. pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de la croissance d'une architecture végétale : Une approche morphogénétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Environnement, Vie et Sociétés du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la pousse annuelle chez le noyer commun, Juglans regia L. var. Lara (Juglandaceae) : préformation hivernale et printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet du milieu sur la croissance , la ramification et l'architecture du Cèdre de l'Atlas, Cedrus atlantica (Endl.) manetti ex carrière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des arbres fruitiers et forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la densité de plantation sur quelques caractéristiques dendrométriques, morphologiques et architecturales de la provenance Istebna II (Pologne) de Picea abies (L.) Karsten (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeyrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura y secuencia de desarrollo de Araucaria araucana en los bosques nativos de Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Jornadas Forestales Patagonias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, San Martin de Los Andes, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la simulation des relations fonctionnelles entre architecture racinaire, architecture caulinaire et croissance en épaisseur des axes chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quelques caractéristiques morphologiques des pousses annuelles et des branches de la cime de sept variétés de noyer commun, Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance et de la ramification de différentes formes de cyprès : Cupressus sempervirens L. (Cupressaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients morphologiques et biochimiques chez un noyer hybride (Juglans nigra X Juglans regia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of automated plant identification based on visual data, feedbacks from the development of Pl@ntNet initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataManager, un système novateur de gestion et d’échange de données botaniques distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels botanistes pour le 21e siècle ? Métiers, enjeux, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture: from concepts to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botanical Congress - IBC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenetic gradients in silver firs (Abies alba Mill.) and their plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre bilan de biomasse et structure forestière en forêt tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervan Rutishauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 251 p., 2010, Proceedings of Ecologie 2010 Colloque national d’écologie scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntWeeds, a collaborative weeds identification and information platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Forum 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Wageningen, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in taxonomic identification by image recognition, with the generic content-based image retrieval IKONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Enficiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDAO: A graphical tool for computer-assisted plant identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Theveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secuencia de desarrolo arquitectural de Nothofagus Dombeyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus - Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, a flagship project of Agropolis fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Agricultures : défis d’aujourd’hui, recherche de demain pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Montpellier, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variaciones arquitecturales de Nothofagus Dombeyi in distintos ambientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus - Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des plantes et production végétale. Les apports de la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 978-2-7592-2620-7, pp.357, 2018, Synthèse, 978-2-759226207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes : Modélisation et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthèses, 978-27592-2622-1. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/quae/00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide illustré de la flore de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.240, 2015, Guides illustrés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas de la Patagonia / Plants of Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasquez Mazzini Ed., pp.240, 2008, 978-987-9132-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants of Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">240 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révisão critica dos termos relativos ao crescimento e à ramificação de vegetais vasculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Embrapa, pp.103, 2003, 978-8589281034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyprès, guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studio Leonardo, 135 p., 1999, 88-87585-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical Concepts on the Organization of Plant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Model Greenlab for Botany and Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.13-36, 2025, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7541-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Structures and Architectures: Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baogang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Mengzhen Kang; Marc Jaeger; Baogui Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Model Greenlab for Botany and Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.103-126, 2025, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7541-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures et architectures végétales : modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Gang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Marc jaeger; Daniel Barthélémy; François Houllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des plantes et production végétale. Les apports de la modélisation mathematique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.41-88, 2018, 978-2-7592-2620-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations des structures et des architectures végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Gang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Marc Jaeger; Daniel Barthélémy; François Houllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2016, Synthèse, 978-27592-2622-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5.1. : Connaissance de terrain. Botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memento du forestier tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.299-314, 2016, 978-2-7592-2340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions botaniques sur l’organisation des structures végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2016, 978-27592-2622-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown architecture of valuable broadleaved species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuable broadleaved forests in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Academic Publishers, 2009, 978-90-04-16795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuvalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2008, 978-0-08-045400-9. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-008045405-4.00217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture et de la production végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des plantes : des plantes anciennes à la botanique du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2008, 978-2-213-62836-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical background for plant architecture analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bao-Gang Hu; Marc Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant growth modeling and applications. Proceedings PMA03 : 2003' International symposium on plant growth modeling, simulation, visualization and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Tsinghua University Press, pp.1-20, 2003, 7-302-07140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural analysis: a tool for tree life history knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panetsos, K. P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and selection of mediterranean Pinus and Cedrus for sustainable afforestation of marginal land : Proceedings of the final conference of the European Union Joint Research Project FAIR CT95-00 97, Mytilene, 2-6 June 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, pp.27-44, 2000, 960-86747-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, gradients morphogénétiques et âge physiologique chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bouchon; Philippe de Reffye; Daniel Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions INRA, pp.89-136, 1997, Sciences update, 2-7380-0706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue critique des termes relatifs à la croissance et à la ramification des tiges des végétaux vasculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bouchon; Philippe de Reffye; Daniel Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions INRA, pp.11-88, 1997, Science update, 2-7380-0706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, pp.1-20, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural concepts for tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Nielsen L.B.; Nielsen I.C.; Balslev H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical forests. Botanical dynamics, speciation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.89-100, 1989, 0-12-323550-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORESTT - FORESTs and global environmental changes: social-ecological systems in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France); France 2023 Programme de recherche Résilience des Forêts. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of morphological and architectural features of walnut trees for wood production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, yield and wood quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. individual report * INRA, Centre de Montpellier Diffusion du document : INRA, Centre de Montpellier. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sexualité chez quelques plantes tropicales : le concept de floraison automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université des Sciences et Techniques du Languedoc, Montpellier, France, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03817694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Barthélémy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Plant Architecture, Functional Diversification and Divergent Evolution in the Genus Atractocarpus (Rubiaceae) for New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hattermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside the Pl@ntNet experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.751-766. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-015-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait coordination, mechanical behaviour and growth form plasticity of Amborella trichopoda under variation in canopy openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant identification: Man vs. Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LifeCLEF 2014 plant identification challenge, 75 (3), pp.1647-1665. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-015-2607-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive plant identification based on social image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.22-34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light on the growth and photosynthesis of an invasive shrub in its native range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Svriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lediuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada arquitectural a las formas de crecimiento del ñire (Nothofagus antarctica) en el norte de Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patagonia Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Cecropia: a biological clock to estimate the age of recently disturbed areas in the Neotropics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Camilo Zalamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42643. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud and shoot structure may relate to the distribution area of South American Proteaceae tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207 (8), pp.599 - 606. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of tree architecture in silver fir (Abies alba Mill.): ontogenetic trends and responses to environmental variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.713-721. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown fragmentation assessment in tropical trees: method, insights and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervan Rutishauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.400-407. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00611465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant-ant Camponotus schmitzi helps its carnivorous host-plant Nepenthes bicalcarata to catch its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitine Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467410000532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00596926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural approach to the growth forms of Nothofagus pumilo (Nothofagaceae) along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (8), pp.699-709. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/B10-040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d’identification graphique des orchidées du Laos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhaykhone Svengsuksa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société Française d’Orchidophilie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of plant growth with interactions between development and functional mechanisms to study plant structural plasticity related to trophic competition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (8), pp.1173-1186. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00418643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable growth pattern in Chrysoglossum ornatum Blume and observations in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouakhaykhone Svengsuksa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00371159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crecimiento y asignación de recursos en Berberis serrato-dentata, un arbusto del bosque de Nothofagus pumilio. 1era y segunda parte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patagonia Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1233-1242. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAPsim: A Structural Whole-plant Simulator Based on Botanical Knowledge and Designed to Host External Functional Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1125-1138. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00280209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing competition for light in the GREENLAB model of plant growth: a contribution to the study of the effects of density on resource acquisition and architectural development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1207-1219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00291875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality: Refocusing a spreading, loose and fashionable concept for looking at sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (41004), pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification des adventices assistée par ordinateur avec le système IDAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.167-175. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/jgtg-n109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of the Orchidaceae of Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouakhaykhone Svengsuksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (5-6), pp.257-316. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1756-1051.2008.00265.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenology, shoot growth, and branching pattern in Mulinum spinosum (Apiaceae), a cushion shrub of the arid Patagonian steppe of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ezcurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (11), pp.1977-1988. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2008.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00336500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Architecture: A Dynamic, Multilevel and Comprehensive Approach to Plant Form, Structure and Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (3), pp.375-407. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00477471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud and growth-unit structure in seedlings and saplings of Nothofagus alpina (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (8), pp.1382-1390. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.94.8.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological trends in main stem of Pinus radiata D. Don: transmission between vegetative and reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paulina Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Norero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.398 - 406. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02827580701610261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot development and dieback in progenies of Nothofagus obliqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Marta Azpilicueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (8), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative extents of preformation and neoformation in tree shoots: Analysis by a deconvolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (4), pp.835-844. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic trends in the morphological features of main stem annual shoots of Pinus pinaster (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (11), pp.1577-1587. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.93.11.1577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue critique des termes relatifs à la croissance et à la ramification des tiges des végétaux vasculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.1-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary growth and morphological markers of interannual growth limits in Cupressaceae from Patagonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (3), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2004.00331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interspecific variations of polycyclism in young trees of Cedrus atlantica (Endl.) Manetti ex. Carrière and Cedrus libani A. Rich (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of organogenesis in mono- and bicyclic annual shoots of Junglans regia L. (Junglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of Organogenesis in Mono- and Bicyclic Annual Shoots of Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ducousso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interspecific variations of polycyclism in young trees of Cedrus atlantica (Endl.) Manetti ex.Carrière and Cedrus libani A. Rich (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing branching pattern in plantations of young red oak trees (Quercus rubra L., Fagaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (4), pp.479-492. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axis Differentiation in Two South American Nothofagus Species (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (4), pp.589-599. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clé d'identification des principales familles et des principaux genres à espèces arborées de Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (Spécial), pp.84-100. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation and Neoformation in Shoots of Nothofagus antarctica (G. Forster) Oerst. (Nothofagaceae) Shrubs from Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcf108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des manifestations de convergence géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Escoubeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18-19, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation and neoformation in shoots of Nothofagas antharctica (G. Forster) Oerst. (Nothofagaceae) shrubs from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.665-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of growth, branching, and flowering processes in the South American tropical tree Cecropia obtusa (Cecropiaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tancre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coulmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (7), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.89.7.1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk and main-branch development in Nothofagus pumilio (Nothofagaceae): a retrospective analysis of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (7), pp.763-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of organogenesis in shoots of Nothofagus dombeyi (Mirb.) oersted (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (1), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcf012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk and main-branch development in Nothofagus pumilio (Nothofagaceae): a retrospective analysis of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (7), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b02-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern analysis in branching and axillary flowering sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 212 (4), pp.481-520. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.2001.2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud structure in relation to shoot morphology and position on the vegetative annual shoots of Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.2000.1312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la compétition herbacée sur la croissance et l'architecture de jeunes Chênes rouges d'Amérique (Quercus rubra L.) en plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variaciones en el tamano y la composicion de las yemas de Nothofagus pumilio y N.dombeyi (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.M. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darwiniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (1-2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la compétition herbacée sur la croissance et l'architecture de jeunes Chênes rouges d'Amérique (Quercus rubra L.) en plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.395-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioecy in Fitzroya cupressoides (Molina) I.M. Johnst. and Pilgerodendron uviferum (D. Don.) Florin (Cupressaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (3), pp.245-250. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neoformation, and shoot structure in Nothofagus dombeyi (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (8), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling architecture and growth patterns of Posidonia oceanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (2), pp.85-99. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3770(99)00071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot-growth in Nothofagus antarctica (G. Forster) Oersted (Nothofagaceae) from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (5), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00009770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des composantes de la croissance en hauteur et de la formation du tronc chez le chêne sessile, Quercus petraea (Matt.) Liebl. (Fagaceae) en sylviculture dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Atger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (3), pp.361-373. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-78-3-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot-growth in Nothofagus antarctica (G. Forster) Oersted (Nothofagaceae) from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (5), pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of canopy density on architectural development of young sessile oak, Quercus patraea (Matt.) Liebl. (Fagaceae) during forest regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud content and its relation to shoot size and structure in Nothofagus pumilio (Poepp. et Endl.) Krasser (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85 (4), pp.547-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud Content and its Relation to Shoot Size and Structure in Nothofagus pumilio(Poepp. et Endl.) Krasser (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85 (4), pp.547-555. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.1999.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allongement et morphologie de pousses annuelles issues de greffe chez le noyer commun, Juglans regia L. cv. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (11), pp.1595-1603. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b99-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la densité du couvert forestier sur le développement architectural de jeunes chênes sessiles, Quercus petraea (Matt.) Liebl. (Fagaceae), en régénération forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-André Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neofrormation, and shoot structure in Nothofagus dombeyi (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (8), pp.1044-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Características morfológicas y arquitecturales de las especies de Nothofagus Blume (Fagaceae) del Norte de la Patagonia Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth dynamics and morphology of annual shoots, according to their architectural position, in young Cedrus atlantica (Endl.) Manetti ex Carriere (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.1999.0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural features of young Nothofagus pumilio (Poepp. & Endl.) Krasser (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/bojl.1998.0244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural features of young Nothofagus pumilio (Poepp. Endl.) Krasser (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.1999.tb00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylleptic branching and morphology of annual shoots from walnut scions. Juglans regia L. cv. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (11), pp.1595-1603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una aproximación a la arquitectura vegetal: conceptos, objetivos y metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monica Tourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (1-2), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'allongement et morphologie des pousses annuelles chez le noyer commun, Juglans regia L. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (7), pp.1253-1264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'allongement et morphologie des pousses annuelles chez le noyer commun, Juglans regia L. 'Lara' (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (7), pp.1253-1264. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b98-055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of annual shoots in seedlings of five Nothofagus species from Argentinian Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgelina Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (4), pp.305-311. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80056-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual-shoot growth and branching patterns in Nothofagus dombeyi (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (4), pp.673-685. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b98-041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional model of tree growth and tree architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (3), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.a8529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la presencia de Rubus radicans (Rosaceae) en la Argentina y sus differencias con Rubus geoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (1-2), pp.134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (suppl), pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model simulating above- and below-ground tree architecture with agroforestry applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30 (1-2), pp.175-197. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00708920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (S), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement architectural du noyer commun , Juglans regia L. (Juglandaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model simulating above- and below-ground tree architecture with agroforestry applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.175-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement architectural du noyer commun Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur l'architecture du Cèdre de l'Atlas, Cedrus atlantica (Endl.) Manetti ex. Carrière, (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la recherche forestière au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.364-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sénescence des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Figureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 83, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73, pp.28-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of organization and repetition phenomena in seed plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39 (3-4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00114184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some architectural aspects of tree ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.194s-198s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mode de développement remarquable chez une Orchidée tropicale : gongora quinquenervis Ruiz et Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 304 (10), pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of modular growth in a tropical tree: Isertia coccinea Vahl. (Rubiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 313 (1159), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.1986.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper in the automated identification of Herbarium specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany - Botanical Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of plant architecture: an extended definition of dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie A. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based Plant identification platform for thousands of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC: Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding plant growth dynamics: links between morpho-anatomical structure and phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation (ATBC 2016), Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, une plate-forme innovante d'agrégation et partage d'observations botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ‘Botanists of the Twenty-first Century’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2014, Paris, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile 2014: Android port and new features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. pp.527-530, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2578726.2582618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantNet Participation at LifeCLEF2014 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verroust-Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.724-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Plant Identification Task 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Scheffield. GBR., Sep 2014, Sheffield, United Kingdom. pp.598-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative validation of visual data through the Pl@ntNet identification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Salinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2013 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2013 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imageclef Plant Identification Task 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAED: Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509896.2509902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile App</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.423-424, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2012 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF'2012: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values, norms and practices in Plant biodiversity-based research and innovation commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Thematic Conference on "the Knowledge Commons" (2012 IASC), 12-14th september 2012, Louvain-la-neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons, Sep 2012, Louvain-la-neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-based plant species identiﬁcation from crowdsourced data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'11 - ACM Multimedia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.0-0, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative features and plant architecture of orchids of Laos: their use in plant identification and their relation with phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WOC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2011 plant images classification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNote v2 - a new generation of software for storage and exchange of heterogeneous botanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Liens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2011 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntNet project: Plant Computational Identification and Collaborative Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystematics 2011 - Digital identification methods in the digital age - morphological and molecular, computer-aided and fully automated, research and citizen science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLEF 2011 Plant Images Classification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivien Petras; Pamela Forner; Paul Clough; Nicola Ferro, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC2011. XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pitcher full of secrets: a symbiotic ant helps its carnivorous plant to catch its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ecology and Behavior Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth, phenological and morphological traits of nine and exotic invasive woody plant species in Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Llancaqueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Svriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of fir saplings growth vs. light interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models (FSPM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neoformation and bud structure in species of Proteaceae from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Search with Local Visual Features for Computer Assisted Plant Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for identifying biodiversity : progress and problems : proceedings of the international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle (Paris), Sep 2010, Paris, France. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntMedit: a collaborative network for the Mediterranean flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. OPTIMA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto Pl@ntNet : Una sistema de información colaborativa y de identificación de plantas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International "Origine de la biodiversité et utilisations innovantes de la diversité moléculaire et génétique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Iquitos, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntMedit: a collaborative network for the Mediterranean flora.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ATUTAX "Taxonomie et biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010. Pl@ntNet, une plateforme libre et collaborative d’information et d’identification des plantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité dans les arboretums. Savoir la gérer et la valoriser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green ICT challenges: use-cases and related search technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Conference on the FP7, The European Framework Programmes: From Economic Recovery to Sustainability. Side Event Search in the Future Internet : SME and Citizens Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morfologia y arquitectura de especies arboreas de la selva valdiviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Jornadas Argentinas de Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis global presentation of Pl@ntNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG (Biodiversity Information Standards) 2009 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura y funcionamiento de ejes de Nothofagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Guido Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Jornadas Argentinas de Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berberis serrato-dentata, un arbusto del bosque de Nothofagus pumilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Chubut, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, PMA06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijin, China. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crecimento y asignacion de recursos en berberis serrato-dentata, un arbusto del bosque de Nothofagus Pumilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes et peuplements virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Mar 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes, peuplements et paysages : Modèles et méthodes, changements d'échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verchère de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Montpellier, FRA., Jun 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien B. Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress (AFS,ASPB, ASPT, BSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of rhythms in plant development controlled by their functioning: theoretical and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAPsim: an interactive plant architecture simulator based on botanical concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plant growth Modeling, Simulation, Vizualisation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot morphology and architecture in Persian walnut, Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Walnut Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2001.544.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing spatial structures in forest tree architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical and Process-based Models for Forest Tree and Stand Growth Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbon, Portugal. pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de la croissance d'une architecture végétale : Une approche morphogénétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Environnement, Vie et Sociétés du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la pousse annuelle chez le noyer commun, Juglans regia L. var. Lara (Juglandaceae) : préformation hivernale et printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet du milieu sur la croissance , la ramification et l'architecture du Cèdre de l'Atlas, Cedrus atlantica (Endl.) manetti ex carrière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des arbres fruitiers et forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura y secuencia de desarrollo de Araucaria araucana en los bosques nativos de Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Jornadas Forestales Patagonias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, San Martin de Los Andes, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la densité de plantation sur quelques caractéristiques dendrométriques, morphologiques et architecturales de la provenance Istebna II (Pologne) de Picea abies (L.) Karsten (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeyrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la simulation des relations fonctionnelles entre architecture racinaire, architecture caulinaire et croissance en épaisseur des axes chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quelques caractéristiques morphologiques des pousses annuelles et des branches de la cime de sept variétés de noyer commun, Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance et de la ramification de différentes formes de cyprès : Cupressus sempervirens L. (Cupressaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients morphologiques et biochimiques chez un noyer hybride (Juglans nigra X Juglans regia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of automated plant identification based on visual data, feedbacks from the development of Pl@ntNet initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataManager, un système novateur de gestion et d’échange de données botaniques distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels botanistes pour le 21e siècle ? Métiers, enjeux, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture: from concepts to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botanical Congress - IBC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenetic gradients in silver firs (Abies alba Mill.) and their plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre bilan de biomasse et structure forestière en forêt tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervan Rutishauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 251 p., 2010, Proceedings of Ecologie 2010 Colloque national d’écologie scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in taxonomic identification by image recognition, with the generic content-based image retrieval IKONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Enficiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntWeeds, a collaborative weeds identification and information platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Forum 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Wageningen, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDAO: A graphical tool for computer-assisted plant identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Theveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secuencia de desarrolo arquitectural de Nothofagus Dombeyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus - Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, a flagship project of Agropolis fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Agricultures : défis d’aujourd’hui, recherche de demain pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Montpellier, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variaciones arquitecturales de Nothofagus Dombeyi in distintos ambientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus - Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des plantes et production végétale. Les apports de la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 978-2-7592-2620-7, pp.357, 2018, Synthèse, 978-2-759226207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes : Modélisation et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthèses, 978-27592-2622-1. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/quae/00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide illustré de la flore de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.240, 2015, Guides illustrés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas de la Patagonia / Plants of Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasquez Mazzini Ed., pp.240, 2008, 978-987-9132-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants of Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">240 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révisão critica dos termos relativos ao crescimento e à ramificação de vegetais vasculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Embrapa, pp.103, 2003, 978-8589281034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyprès, guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studio Leonardo, 135 p., 1999, 88-87585-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical Concepts on the Organization of Plant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Model Greenlab for Botany and Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.13-36, 2025, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7541-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Structures and Architectures: Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baogang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Mengzhen Kang; Marc Jaeger; Baogui Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Model Greenlab for Botany and Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.103-126, 2025, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7541-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures et architectures végétales : modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Gang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Marc jaeger; Daniel Barthélémy; François Houllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des plantes et production végétale. Les apports de la modélisation mathematique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.41-88, 2018, 978-2-7592-2620-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5.1. : Connaissance de terrain. Botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memento du forestier tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.299-314, 2016, 978-2-7592-2340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations des structures et des architectures végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Gang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Marc Jaeger; Daniel Barthélémy; François Houllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2016, Synthèse, 978-27592-2622-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions botaniques sur l’organisation des structures végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2016, 978-27592-2622-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown architecture of valuable broadleaved species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuable broadleaved forests in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Academic Publishers, 2009, 978-90-04-16795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuvalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2008, 978-0-08-045400-9. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-008045405-4.00217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture et de la production végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des plantes : des plantes anciennes à la botanique du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2008, 978-2-213-62836-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical background for plant architecture analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bao-Gang Hu; Marc Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant growth modeling and applications. Proceedings PMA03 : 2003' International symposium on plant growth modeling, simulation, visualization and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Tsinghua University Press, pp.1-20, 2003, 7-302-07140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural analysis: a tool for tree life history knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panetsos, K. P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and selection of mediterranean Pinus and Cedrus for sustainable afforestation of marginal land : Proceedings of the final conference of the European Union Joint Research Project FAIR CT95-00 97, Mytilene, 2-6 June 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, pp.27-44, 2000, 960-86747-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, gradients morphogénétiques et âge physiologique chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bouchon; Philippe de Reffye; Daniel Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions INRA, pp.89-136, 1997, Sciences update, 2-7380-0706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue critique des termes relatifs à la croissance et à la ramification des tiges des végétaux vasculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bouchon; Philippe de Reffye; Daniel Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions INRA, pp.11-88, 1997, Science update, 2-7380-0706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, pp.1-20, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural concepts for tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Nielsen L.B.; Nielsen I.C.; Balslev H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical forests. Botanical dynamics, speciation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.89-100, 1989, 0-12-323550-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORESTT - FORESTs and global environmental changes: social-ecological systems in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France); France 2023 Programme de recherche Résilience des Forêts. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of morphological and architectural features of walnut trees for wood production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, yield and wood quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. individual report * INRA, Centre de Montpellier Diffusion du document : INRA, Centre de Montpellier. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sexualité chez quelques plantes tropicales : le concept de floraison automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université des Sciences et Techniques du Languedoc, Montpellier, France, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03817694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Olson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Selmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-015-0462-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vignau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2607-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908872v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Baki&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.07.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Svriz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damascos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lediuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Varela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stecconi, M." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru Magnin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puntieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.05.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWH9T3C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0188-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGKPCZH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitine Alaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X901QVDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stecconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schuiteman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhaykhone Svengsuksa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouakhaykhone Svengsuksa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW4NXJXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Damascos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ezcurra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Brion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2008.07.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0R70S4C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1756-1051.2008.00265.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5640D4C97D066806655F249DEB6B926F5DC90D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm171" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Damascos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rovere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jgtg-n109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roep" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hediger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm272" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00280209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00477471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl260" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.8.1382" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paulina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Norero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580701610261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Marta Azpilicueta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl164" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2004.00331.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002070" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ducousso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Puig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barthelemy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5788" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773703v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Souza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg175" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676323v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Puntieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stecconi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf108" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774898v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escoubeyrou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Passo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b02-059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2000.1312" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884169v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001133" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2001.2392" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0K26CQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M. Brion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Souza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courdier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01289-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFZ3J63B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769607v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009770" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenaar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mialet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3770(99)00071-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Souza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-069" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.1097" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767879v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Germain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-131" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690384v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.0939" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raffaele" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bojl.1998.0244" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693915v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puntieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1999.tb00529.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798129v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monica Tourn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Germain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-055" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Raffaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelina Marino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80056-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VW9WD8F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raffaele" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-041" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.a8529" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701876v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766506v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00708920" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SG8BKMBT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444459v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blaise" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26721" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774908v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Figureau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779294v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00114184" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4FJT4X97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1986.0027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-JLT9RBX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837387v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2582618" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064569v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust-Blondet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salinier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Peronnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Milcent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908934v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509896.2509902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908910v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502251" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960918v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776872v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642236v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mouysset" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072472" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804665v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778869v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808663v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806209v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821455v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821382v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821921v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780312v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780241v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ouertani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814539v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Llancaqueo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hessen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816178v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Roche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812013v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821354v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerea" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822688v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guido Puntieri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820823v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rov&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823991v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brion" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824878v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816972v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verch&#232;re de Reffye" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757964v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760568v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.34" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827480v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778949v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masotti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775674v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeyrolles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778796v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foucaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774691v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773626v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouroulet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Liminana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776115v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837383v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01074648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duch&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805339v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191342v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816059v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814506v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coutaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Enficiaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822849v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theveny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822443v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puntieri, J." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817319v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816282v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02558989v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1493/9782759226214/architecture-des-plantes-et-production-vegetalehttps://www.quae.com/produit/1493/9782759226214/architecture-des-plantes-et-production-vegetale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294502v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houiller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1418/9782759226221/architecture-et-croissance-des-plantes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/quae/00001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269235v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775091v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824675v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788011v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106050v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190107v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogang Hu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775982v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Gang Hu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305723v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776007v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Louppe" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543800v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824487v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821385v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvalick" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008045405-4.00217-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822356v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781480v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788124v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775917v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798485v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798226v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503573v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835649v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846505v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosfeld" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Flamant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03817694v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Selmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-015-0462-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Olson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vignau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2607-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908872v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Baki&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.07.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Svriz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damascos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lediuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Varela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stecconi, M." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru Magnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puntieri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWH9T3C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0188-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGKPCZH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitine Alaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X901QVDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stecconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schuiteman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhaykhone Svengsuksa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouakhaykhone Svengsuksa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW4NXJXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Damascos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rovere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Brion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm171" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00280209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm272" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roep" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hediger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jgtg-n109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1756-1051.2008.00265.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5640D4C97D066806655F249DEB6B926F5DC90D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Damascos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ezcurra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2008.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0R70S4C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00477471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl260" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.8.1382" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paulina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Norero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580701610261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Marta Azpilicueta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl164" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2004.00331.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002070" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ducousso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Souza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Puig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barthelemy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5788" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf108" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escoubeyrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Puntieri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stecconi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Passo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b02-059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2001.2392" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0K26CQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2000.1312" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001133" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M. Brion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Souza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courdier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01289-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFZ3J63B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Souza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-069" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenaar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mialet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3770(99)00071-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009770" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690384v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.1097" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767879v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Germain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-131" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769587v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raffaele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698257v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.0939" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bojl.1998.0244" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693915v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puntieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1999.tb00529.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798129v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monica Tourn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Germain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-055" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Raffaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelina Marino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80056-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VW9WD8F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raffaele" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-041" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.a8529" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766506v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00708920" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SG8BKMBT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blaise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26721" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713152v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774908v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Figureau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779294v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00114184" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4FJT4X97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1986.0027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-JLT9RBX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837387v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837355v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2582618" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064569v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust-Blondet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salinier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Peronnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Milcent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908934v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509896.2509902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908910v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502251" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960918v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776872v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642236v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mouysset" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072472" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804665v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806209v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808663v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821921v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814539v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Llancaqueo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hessen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780312v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780241v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ouertani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821382v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821455v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816178v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Roche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812013v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821354v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814762v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822688v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guido Puntieri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823991v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brion" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824878v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rov&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816972v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verch&#232;re de Reffye" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757964v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760568v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.34" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827480v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778949v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masotti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778796v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775674v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeyrolles" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foucaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774691v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773626v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouroulet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Liminana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776115v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837383v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01074648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duch&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805339v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191342v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814506v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coutaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Enficiaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816059v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822849v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theveny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822443v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puntieri, J." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817319v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816282v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02558989v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1493/9782759226214/architecture-des-plantes-et-production-vegetalehttps://www.quae.com/produit/1493/9782759226214/architecture-des-plantes-et-production-vegetale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294502v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houiller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1418/9782759226221/architecture-et-croissance-des-plantes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/quae/00001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269235v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775091v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824675v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788011v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106050v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190107v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogang Hu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775982v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Gang Hu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776007v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Louppe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305723v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543800v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824487v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821385v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvalick" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008045405-4.00217-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822356v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781480v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788124v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775917v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798485v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798226v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503573v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835649v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846505v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosfeld" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Flamant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03817694v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>