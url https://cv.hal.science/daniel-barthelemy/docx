--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Barthélémy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Plant Architecture, Functional Diversification and Divergent Evolution in the Genus Atractocarpus (Rubiaceae) for New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hattermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside the Pl@ntNet experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.751-766. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-015-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait coordination, mechanical behaviour and growth form plasticity of Amborella trichopoda under variation in canopy openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant identification: Man vs. Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LifeCLEF 2014 plant identification challenge, 75 (3), pp.1647-1665. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-015-2607-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive plant identification based on social image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.22-34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light on the growth and photosynthesis of an invasive shrub in its native range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Svriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lediuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada arquitectural a las formas de crecimiento del ñire (Nothofagus antarctica) en el norte de Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patagonia Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Cecropia: a biological clock to estimate the age of recently disturbed areas in the Neotropics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Camilo Zalamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42643. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud and shoot structure may relate to the distribution area of South American Proteaceae tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207 (8), pp.599 - 606. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of tree architecture in silver fir (Abies alba Mill.): ontogenetic trends and responses to environmental variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.713-721. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown fragmentation assessment in tropical trees: method, insights and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervan Rutishauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.400-407. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00611465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant-ant Camponotus schmitzi helps its carnivorous host-plant Nepenthes bicalcarata to catch its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitine Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467410000532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00596926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural approach to the growth forms of Nothofagus pumilo (Nothofagaceae) along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (8), pp.699-709. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/B10-040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d’identification graphique des orchidées du Laos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhaykhone Svengsuksa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société Française d’Orchidophilie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of plant growth with interactions between development and functional mechanisms to study plant structural plasticity related to trophic competition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (8), pp.1173-1186. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00418643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable growth pattern in Chrysoglossum ornatum Blume and observations in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouakhaykhone Svengsuksa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00371159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crecimiento y asignación de recursos en Berberis serrato-dentata, un arbusto del bosque de Nothofagus pumilio. 1era y segunda parte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patagonia Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1233-1242. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAPsim: A Structural Whole-plant Simulator Based on Botanical Knowledge and Designed to Host External Functional Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1125-1138. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00280209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing competition for light in the GREENLAB model of plant growth: a contribution to the study of the effects of density on resource acquisition and architectural development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1207-1219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00291875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality: Refocusing a spreading, loose and fashionable concept for looking at sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (41004), pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification des adventices assistée par ordinateur avec le système IDAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.167-175. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/jgtg-n109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of the Orchidaceae of Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouakhaykhone Svengsuksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (5-6), pp.257-316. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1756-1051.2008.00265.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenology, shoot growth, and branching pattern in Mulinum spinosum (Apiaceae), a cushion shrub of the arid Patagonian steppe of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ezcurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (11), pp.1977-1988. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2008.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00336500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Architecture: A Dynamic, Multilevel and Comprehensive Approach to Plant Form, Structure and Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (3), pp.375-407. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00477471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud and growth-unit structure in seedlings and saplings of Nothofagus alpina (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (8), pp.1382-1390. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.94.8.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological trends in main stem of Pinus radiata D. Don: transmission between vegetative and reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paulina Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Norero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.398 - 406. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02827580701610261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot development and dieback in progenies of Nothofagus obliqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Marta Azpilicueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (8), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative extents of preformation and neoformation in tree shoots: Analysis by a deconvolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (4), pp.835-844. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic trends in the morphological features of main stem annual shoots of Pinus pinaster (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (11), pp.1577-1587. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.93.11.1577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue critique des termes relatifs à la croissance et à la ramification des tiges des végétaux vasculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.1-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary growth and morphological markers of interannual growth limits in Cupressaceae from Patagonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (3), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2004.00331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interspecific variations of polycyclism in young trees of Cedrus atlantica (Endl.) Manetti ex. Carrière and Cedrus libani A. Rich (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of organogenesis in mono- and bicyclic annual shoots of Junglans regia L. (Junglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of Organogenesis in Mono- and Bicyclic Annual Shoots of Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ducousso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interspecific variations of polycyclism in young trees of Cedrus atlantica (Endl.) Manetti ex.Carrière and Cedrus libani A. Rich (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing branching pattern in plantations of young red oak trees (Quercus rubra L., Fagaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (4), pp.479-492. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axis Differentiation in Two South American Nothofagus Species (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (4), pp.589-599. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clé d'identification des principales familles et des principaux genres à espèces arborées de Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (Spécial), pp.84-100. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation and Neoformation in Shoots of Nothofagus antarctica (G. Forster) Oerst. (Nothofagaceae) Shrubs from Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcf108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des manifestations de convergence géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Escoubeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18-19, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation and neoformation in shoots of Nothofagas antharctica (G. Forster) Oerst. (Nothofagaceae) shrubs from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.665-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of growth, branching, and flowering processes in the South American tropical tree Cecropia obtusa (Cecropiaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tancre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coulmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (7), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.89.7.1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk and main-branch development in Nothofagus pumilio (Nothofagaceae): a retrospective analysis of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (7), pp.763-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of organogenesis in shoots of Nothofagus dombeyi (Mirb.) oersted (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (1), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcf012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk and main-branch development in Nothofagus pumilio (Nothofagaceae): a retrospective analysis of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (7), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b02-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern analysis in branching and axillary flowering sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 212 (4), pp.481-520. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.2001.2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud structure in relation to shoot morphology and position on the vegetative annual shoots of Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.2000.1312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la compétition herbacée sur la croissance et l'architecture de jeunes Chênes rouges d'Amérique (Quercus rubra L.) en plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variaciones en el tamano y la composicion de las yemas de Nothofagus pumilio y N.dombeyi (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.M. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darwiniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (1-2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la compétition herbacée sur la croissance et l'architecture de jeunes Chênes rouges d'Amérique (Quercus rubra L.) en plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.395-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioecy in Fitzroya cupressoides (Molina) I.M. Johnst. and Pilgerodendron uviferum (D. Don.) Florin (Cupressaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (3), pp.245-250. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neoformation, and shoot structure in Nothofagus dombeyi (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (8), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling architecture and growth patterns of Posidonia oceanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (2), pp.85-99. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3770(99)00071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot-growth in Nothofagus antarctica (G. Forster) Oersted (Nothofagaceae) from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (5), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00009770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des composantes de la croissance en hauteur et de la formation du tronc chez le chêne sessile, Quercus petraea (Matt.) Liebl. (Fagaceae) en sylviculture dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Atger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (3), pp.361-373. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-78-3-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot-growth in Nothofagus antarctica (G. Forster) Oersted (Nothofagaceae) from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (5), pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of canopy density on architectural development of young sessile oak, Quercus patraea (Matt.) Liebl. (Fagaceae) during forest regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud content and its relation to shoot size and structure in Nothofagus pumilio (Poepp. et Endl.) Krasser (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85 (4), pp.547-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud Content and its Relation to Shoot Size and Structure in Nothofagus pumilio(Poepp. et Endl.) Krasser (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85 (4), pp.547-555. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.1999.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allongement et morphologie de pousses annuelles issues de greffe chez le noyer commun, Juglans regia L. cv. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (11), pp.1595-1603. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b99-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la densité du couvert forestier sur le développement architectural de jeunes chênes sessiles, Quercus petraea (Matt.) Liebl. (Fagaceae), en régénération forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-André Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neofrormation, and shoot structure in Nothofagus dombeyi (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (8), pp.1044-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Características morfológicas y arquitecturales de las especies de Nothofagus Blume (Fagaceae) del Norte de la Patagonia Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth dynamics and morphology of annual shoots, according to their architectural position, in young Cedrus atlantica (Endl.) Manetti ex Carriere (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.1999.0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural features of young Nothofagus pumilio (Poepp. & Endl.) Krasser (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/bojl.1998.0244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural features of young Nothofagus pumilio (Poepp. Endl.) Krasser (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.1999.tb00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylleptic branching and morphology of annual shoots from walnut scions. Juglans regia L. cv. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (11), pp.1595-1603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una aproximación a la arquitectura vegetal: conceptos, objetivos y metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monica Tourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (1-2), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'allongement et morphologie des pousses annuelles chez le noyer commun, Juglans regia L. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (7), pp.1253-1264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'allongement et morphologie des pousses annuelles chez le noyer commun, Juglans regia L. 'Lara' (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (7), pp.1253-1264. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b98-055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of annual shoots in seedlings of five Nothofagus species from Argentinian Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgelina Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (4), pp.305-311. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80056-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual-shoot growth and branching patterns in Nothofagus dombeyi (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (4), pp.673-685. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b98-041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional model of tree growth and tree architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (3), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.a8529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la presencia de Rubus radicans (Rosaceae) en la Argentina y sus differencias con Rubus geoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (1-2), pp.134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (suppl), pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model simulating above- and below-ground tree architecture with agroforestry applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30 (1-2), pp.175-197. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00708920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (S), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement architectural du noyer commun , Juglans regia L. (Juglandaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model simulating above- and below-ground tree architecture with agroforestry applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.175-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement architectural du noyer commun Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur l'architecture du Cèdre de l'Atlas, Cedrus atlantica (Endl.) Manetti ex. Carrière, (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la recherche forestière au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.364-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sénescence des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Figureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 83, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73, pp.28-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of organization and repetition phenomena in seed plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39 (3-4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00114184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some architectural aspects of tree ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.194s-198s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mode de développement remarquable chez une Orchidée tropicale : gongora quinquenervis Ruiz et Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 304 (10), pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of modular growth in a tropical tree: Isertia coccinea Vahl. (Rubiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 313 (1159), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.1986.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper in the automated identification of Herbarium specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany - Botanical Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of plant architecture: an extended definition of dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie A. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based Plant identification platform for thousands of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC: Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding plant growth dynamics: links between morpho-anatomical structure and phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation (ATBC 2016), Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, une plate-forme innovante d'agrégation et partage d'observations botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ‘Botanists of the Twenty-first Century’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2014, Paris, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile 2014: Android port and new features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. pp.527-530, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2578726.2582618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantNet Participation at LifeCLEF2014 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verroust-Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.724-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Plant Identification Task 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Scheffield. GBR., Sep 2014, Sheffield, United Kingdom. pp.598-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative validation of visual data through the Pl@ntNet identification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Salinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2013 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2013 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imageclef Plant Identification Task 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAED: Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509896.2509902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile App</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.423-424, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2012 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF'2012: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values, norms and practices in Plant biodiversity-based research and innovation commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Thematic Conference on "the Knowledge Commons" (2012 IASC), 12-14th september 2012, Louvain-la-neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons, Sep 2012, Louvain-la-neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-based plant species identiﬁcation from crowdsourced data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'11 - ACM Multimedia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.0-0, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative features and plant architecture of orchids of Laos: their use in plant identification and their relation with phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WOC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2011 plant images classification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNote v2 - a new generation of software for storage and exchange of heterogeneous botanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Liens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2011 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntNet project: Plant Computational Identification and Collaborative Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystematics 2011 - Digital identification methods in the digital age - morphological and molecular, computer-aided and fully automated, research and citizen science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLEF 2011 Plant Images Classification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivien Petras; Pamela Forner; Paul Clough; Nicola Ferro, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC2011. XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pitcher full of secrets: a symbiotic ant helps its carnivorous plant to catch its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ecology and Behavior Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth, phenological and morphological traits of nine and exotic invasive woody plant species in Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Llancaqueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Svriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of fir saplings growth vs. light interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models (FSPM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neoformation and bud structure in species of Proteaceae from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Search with Local Visual Features for Computer Assisted Plant Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for identifying biodiversity : progress and problems : proceedings of the international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle (Paris), Sep 2010, Paris, France. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntMedit: a collaborative network for the Mediterranean flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. OPTIMA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto Pl@ntNet : Una sistema de información colaborativa y de identificación de plantas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International "Origine de la biodiversité et utilisations innovantes de la diversité moléculaire et génétique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Iquitos, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntMedit: a collaborative network for the Mediterranean flora.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ATUTAX "Taxonomie et biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010. Pl@ntNet, une plateforme libre et collaborative d’information et d’identification des plantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité dans les arboretums. Savoir la gérer et la valoriser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green ICT challenges: use-cases and related search technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Conference on the FP7, The European Framework Programmes: From Economic Recovery to Sustainability. Side Event Search in the Future Internet : SME and Citizens Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morfologia y arquitectura de especies arboreas de la selva valdiviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Jornadas Argentinas de Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis global presentation of Pl@ntNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG (Biodiversity Information Standards) 2009 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura y funcionamiento de ejes de Nothofagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Guido Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Jornadas Argentinas de Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berberis serrato-dentata, un arbusto del bosque de Nothofagus pumilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Chubut, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, PMA06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijin, China. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crecimento y asignacion de recursos en berberis serrato-dentata, un arbusto del bosque de Nothofagus Pumilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes et peuplements virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Mar 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes, peuplements et paysages : Modèles et méthodes, changements d'échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verchère de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Montpellier, FRA., Jun 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien B. Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress (AFS,ASPB, ASPT, BSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of rhythms in plant development controlled by their functioning: theoretical and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAPsim: an interactive plant architecture simulator based on botanical concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plant growth Modeling, Simulation, Vizualisation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot morphology and architecture in Persian walnut, Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Walnut Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2001.544.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing spatial structures in forest tree architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical and Process-based Models for Forest Tree and Stand Growth Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbon, Portugal. pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de la croissance d'une architecture végétale : Une approche morphogénétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Environnement, Vie et Sociétés du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la pousse annuelle chez le noyer commun, Juglans regia L. var. Lara (Juglandaceae) : préformation hivernale et printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet du milieu sur la croissance , la ramification et l'architecture du Cèdre de l'Atlas, Cedrus atlantica (Endl.) manetti ex carrière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des arbres fruitiers et forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura y secuencia de desarrollo de Araucaria araucana en los bosques nativos de Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Jornadas Forestales Patagonias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, San Martin de Los Andes, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la densité de plantation sur quelques caractéristiques dendrométriques, morphologiques et architecturales de la provenance Istebna II (Pologne) de Picea abies (L.) Karsten (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeyrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la simulation des relations fonctionnelles entre architecture racinaire, architecture caulinaire et croissance en épaisseur des axes chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quelques caractéristiques morphologiques des pousses annuelles et des branches de la cime de sept variétés de noyer commun, Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance et de la ramification de différentes formes de cyprès : Cupressus sempervirens L. (Cupressaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients morphologiques et biochimiques chez un noyer hybride (Juglans nigra X Juglans regia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of automated plant identification based on visual data, feedbacks from the development of Pl@ntNet initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataManager, un système novateur de gestion et d’échange de données botaniques distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels botanistes pour le 21e siècle ? Métiers, enjeux, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture: from concepts to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botanical Congress - IBC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenetic gradients in silver firs (Abies alba Mill.) and their plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre bilan de biomasse et structure forestière en forêt tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervan Rutishauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 251 p., 2010, Proceedings of Ecologie 2010 Colloque national d’écologie scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in taxonomic identification by image recognition, with the generic content-based image retrieval IKONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Enficiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntWeeds, a collaborative weeds identification and information platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Forum 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Wageningen, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDAO: A graphical tool for computer-assisted plant identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Theveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secuencia de desarrolo arquitectural de Nothofagus Dombeyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus - Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, a flagship project of Agropolis fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Agricultures : défis d’aujourd’hui, recherche de demain pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Montpellier, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variaciones arquitecturales de Nothofagus Dombeyi in distintos ambientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus - Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des plantes et production végétale. Les apports de la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 978-2-7592-2620-7, pp.357, 2018, Synthèse, 978-2-759226207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes : Modélisation et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthèses, 978-27592-2622-1. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/quae/00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide illustré de la flore de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.240, 2015, Guides illustrés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas de la Patagonia / Plants of Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasquez Mazzini Ed., pp.240, 2008, 978-987-9132-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants of Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">240 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révisão critica dos termos relativos ao crescimento e à ramificação de vegetais vasculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Embrapa, pp.103, 2003, 978-8589281034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyprès, guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studio Leonardo, 135 p., 1999, 88-87585-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical Concepts on the Organization of Plant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Model Greenlab for Botany and Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.13-36, 2025, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7541-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Structures and Architectures: Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baogang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Mengzhen Kang; Marc Jaeger; Baogui Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Model Greenlab for Botany and Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.103-126, 2025, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7541-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures et architectures végétales : modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Gang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Marc jaeger; Daniel Barthélémy; François Houllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des plantes et production végétale. Les apports de la modélisation mathematique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.41-88, 2018, 978-2-7592-2620-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5.1. : Connaissance de terrain. Botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memento du forestier tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.299-314, 2016, 978-2-7592-2340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations des structures et des architectures végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Gang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Marc Jaeger; Daniel Barthélémy; François Houllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2016, Synthèse, 978-27592-2622-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions botaniques sur l’organisation des structures végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2016, 978-27592-2622-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown architecture of valuable broadleaved species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuable broadleaved forests in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Academic Publishers, 2009, 978-90-04-16795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuvalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2008, 978-0-08-045400-9. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-008045405-4.00217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture et de la production végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des plantes : des plantes anciennes à la botanique du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2008, 978-2-213-62836-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical background for plant architecture analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bao-Gang Hu; Marc Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant growth modeling and applications. Proceedings PMA03 : 2003' International symposium on plant growth modeling, simulation, visualization and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Tsinghua University Press, pp.1-20, 2003, 7-302-07140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural analysis: a tool for tree life history knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panetsos, K. P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and selection of mediterranean Pinus and Cedrus for sustainable afforestation of marginal land : Proceedings of the final conference of the European Union Joint Research Project FAIR CT95-00 97, Mytilene, 2-6 June 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, pp.27-44, 2000, 960-86747-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, gradients morphogénétiques et âge physiologique chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bouchon; Philippe de Reffye; Daniel Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions INRA, pp.89-136, 1997, Sciences update, 2-7380-0706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue critique des termes relatifs à la croissance et à la ramification des tiges des végétaux vasculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bouchon; Philippe de Reffye; Daniel Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions INRA, pp.11-88, 1997, Science update, 2-7380-0706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, pp.1-20, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural concepts for tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Nielsen L.B.; Nielsen I.C.; Balslev H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical forests. Botanical dynamics, speciation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.89-100, 1989, 0-12-323550-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORESTT - FORESTs and global environmental changes: social-ecological systems in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France); France 2023 Programme de recherche Résilience des Forêts. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of morphological and architectural features of walnut trees for wood production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, yield and wood quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. individual report * INRA, Centre de Montpellier Diffusion du document : INRA, Centre de Montpellier. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sexualité chez quelques plantes tropicales : le concept de floraison automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université des Sciences et Techniques du Languedoc, Montpellier, France, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03817694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel Barthélémy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Plant Architecture, Functional Diversification and Divergent Evolution in the Genus Atractocarpus (Rubiaceae) for New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Hattermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Barrabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait coordination, mechanical behaviour and growth form plasticity of Amborella trichopoda under variation in canopy openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Trueba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark E. Olson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look inside the Pl@ntNet experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.751-766. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-015-0462-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant identification: Man vs. Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LifeCLEF 2014 plant identification challenge, 75 (3), pp.1647-1665. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-015-2607-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive plant identification based on social image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.22-34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light on the growth and photosynthesis of an invasive shrub in its native range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Svriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lediuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago A. Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plu033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada arquitectural a las formas de crecimiento del ñire (Nothofagus antarctica) en el norte de Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patagonia Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud and shoot structure may relate to the distribution area of South American Proteaceae tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 207 (8), pp.599 - 606. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flora.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genus Cecropia: a biological clock to estimate the age of recently disturbed areas in the Neotropics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Camilo Zalamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42643. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00757518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of tree architecture in silver fir (Abies alba Mill.): ontogenetic trends and responses to environmental variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (6), pp.713-721. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown fragmentation assessment in tropical trees: method, insights and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervan Rutishauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261 (3), pp.400-407. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00611465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant-ant Camponotus schmitzi helps its carnivorous host-plant Nepenthes bicalcarata to catch its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitine Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467410000532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00596926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architectural approach to the growth forms of Nothofagus pumilo (Nothofagaceae) along an altitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany / Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (8), pp.699-709. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/B10-040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d’identification graphique des orchidées du Laos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukhaykhone Svengsuksa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Société Française d’Orchidophilie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable growth pattern in Chrysoglossum ornatum Blume and observations in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouakhaykhone Svengsuksa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00371159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model of plant growth with interactions between development and functional mechanisms to study plant structural plasticity related to trophic competition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (8), pp.1173-1186. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcp054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00418643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality: Refocusing a spreading, loose and fashionable concept for looking at sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (41004), pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing competition for light in the GREENLAB model of plant growth: a contribution to the study of the effects of density on resource acquisition and architectural development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1207-1219. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00291875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification des adventices assistée par ordinateur avec le système IDAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.167-175. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/jgtg-n109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00344614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of the Orchidaceae of Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schuiteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouakhaykhone Svengsuksa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (5-6), pp.257-316. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1756-1051.2008.00265.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant phenology, shoot growth, and branching pattern in Mulinum spinosum (Apiaceae), a cushion shrub of the arid Patagonian steppe of Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ezcurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (11), pp.1977-1988. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2008.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00336500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crecimiento y asignación de recursos en Berberis serrato-dentata, un arbusto del bosque de Nothofagus pumilio. 1era y segunda parte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patagonia Forestal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (1-2), pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1233-1242. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAPsim: A Structural Whole-plant Simulator Based on Botanical Knowledge and Designed to Host External Functional Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (8), pp.1125-1138. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00280209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud and growth-unit structure in seedlings and saplings of Nothofagus alpina (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (8), pp.1382-1390. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.94.8.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Architecture: A Dynamic, Multilevel and Comprehensive Approach to Plant Form, Structure and Ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (3), pp.375-407. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00477471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot development and dieback in progenies of Nothofagus obliqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Marta Azpilicueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (8), pp.839-844. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2007068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological trends in main stem of Pinus radiata D. Don: transmission between vegetative and reproductive phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Paulina Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Norero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.398 - 406. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02827580701610261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00191978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative extents of preformation and neoformation in tree shoots: Analysis by a deconvolution method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (4), pp.835-844. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenetic trends in the morphological features of main stem annual shoots of Pinus pinaster (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (11), pp.1577-1587. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.93.11.1577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue critique des termes relatifs à la croissance et à la ramification des tiges des végétaux vasculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.1-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary growth and morphological markers of interannual growth limits in Cupressaceae from Patagonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146 (3), pp.285-293. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.2004.00331.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of organogenesis in mono- and bicyclic annual shoots of Junglans regia L. (Junglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interspecific variations of polycyclism in young trees of Cedrus atlantica (Endl.) Manetti ex. Carrière and Cedrus libani A. Rich (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of Organogenesis in Mono- and Bicyclic Annual Shoots of Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ducousso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interspecific variations of polycyclism in young trees of Cedrus atlantica (Endl.) Manetti ex.Carrière and Cedrus libani A. Rich (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axis Differentiation in Two South American Nothofagus Species (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (4), pp.589-599. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing branching pattern in plantations of young red oak trees (Quercus rubra L., Fagaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (4), pp.479-492. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcg046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clé d'identification des principales familles et des principaux genres à espèces arborées de Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (Spécial), pp.84-100. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation and neoformation in shoots of Nothofagas antharctica (G. Forster) Oerst. (Nothofagaceae) shrubs from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.665-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of growth, branching, and flowering processes in the South American tropical tree Cecropia obtusa (Cecropiaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tancre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coulmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (7), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/ajb.89.7.1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation and Neoformation in Shoots of Nothofagus antarctica (G. Forster) Oerst. (Nothofagaceae) Shrubs from Northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (6), pp.665-673. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcf108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des manifestations de convergence géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Escoubeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18-19, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk and main-branch development in Nothofagus pumilio (Nothofagaceae): a retrospective analysis of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (7), pp.763-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periods of organogenesis in shoots of Nothofagus dombeyi (Mirb.) oersted (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (1), pp.115-124. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcf012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunk and main-branch development in Nothofagus pumilio (Nothofagaceae): a retrospective analysis of tree growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (7), pp.763-772. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b02-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud structure in relation to shoot morphology and position on the vegetative annual shoots of Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (1), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.2000.1312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la compétition herbacée sur la croissance et l'architecture de jeunes Chênes rouges d'Amérique (Quercus rubra L.) en plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern analysis in branching and axillary flowering sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 212 (4), pp.481-520. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.2001.2392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variaciones en el tamano y la composicion de las yemas de Nothofagus pumilio y N.dombeyi (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A.M. Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darwiniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (1-2), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la compétition herbacée sur la croissance et l'architecture de jeunes Chênes rouges d'Amérique (Quercus rubra L.) en plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.395-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioecy in Fitzroya cupressoides (Molina) I.M. Johnst. and Pilgerodendron uviferum (D. Don.) Florin (Cupressaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (3), pp.245-250. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(00)01289-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neoformation, and shoot structure in Nothofagus dombeyi (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (8), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling architecture and growth patterns of Posidonia oceanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Molenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meinesz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 66 (2), pp.85-99. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3770(99)00071-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot-growth in Nothofagus antarctica (G. Forster) Oersted (Nothofagaceae) from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (5), pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot-growth in Nothofagus antarctica (G. Forster) Oersted (Nothofagaceae) from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (5), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00009770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des composantes de la croissance en hauteur et de la formation du tronc chez le chêne sessile, Quercus petraea (Matt.) Liebl. (Fagaceae) en sylviculture dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Atger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (3), pp.361-373. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjb-78-3-361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud Content and its Relation to Shoot Size and Structure in Nothofagus pumilio(Poepp. et Endl.) Krasser (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85 (4), pp.547-555. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.1999.1097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allongement et morphologie de pousses annuelles issues de greffe chez le noyer commun, Juglans regia L. cv. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (11), pp.1595-1603. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b99-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of canopy density on architectural development of young sessile oak, Quercus patraea (Matt.) Liebl. (Fagaceae) during forest regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud content and its relation to shoot size and structure in Nothofagus pumilio (Poepp. et Endl.) Krasser (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 85 (4), pp.547-555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la densité du couvert forestier sur le développement architectural de jeunes chênes sessiles, Quercus petraea (Matt.) Liebl. (Fagaceae), en régénération forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric-André Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (12), pp.1531-1544. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neofrormation, and shoot structure in Nothofagus dombeyi (Nothofagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (8), pp.1044-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth dynamics and morphology of annual shoots, according to their architectural position, in young Cedrus atlantica (Endl.) Manetti ex Carriere (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/anbo.1999.0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural features of young Nothofagus pumilio (Poepp. & Endl.) Krasser (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/bojl.1998.0244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Características morfológicas y arquitecturales de las especies de Nothofagus Blume (Fagaceae) del Norte de la Patagonia Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and architectural features of young Nothofagus pumilio (Poepp. Endl.) Krasser (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 130 (4), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8339.1999.tb00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylleptic branching and morphology of annual shoots from walnut scions. Juglans regia L. cv. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77 (11), pp.1595-1603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una aproximación a la arquitectura vegetal: conceptos, objetivos y metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Monica Tourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (1-2), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'allongement et morphologie des pousses annuelles chez le noyer commun, Juglans regia L. 'Lara' (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (7), pp.1253-1264. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b98-055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités d'allongement et morphologie des pousses annuelles chez le noyer commun, Juglans regia L. Lara (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (7), pp.1253-1264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of annual shoots in seedlings of five Nothofagus species from Argentinian Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgelina Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321 (4), pp.305-311. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80056-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual-shoot growth and branching patterns in Nothofagus dombeyi (Fagaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (4), pp.673-685. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b98-041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional model of tree growth and tree architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (3), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.a8529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre la presencia de Rubus radicans (Rosaceae) en la Argentina y sus differencias con Rubus geoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín De La Sociedad Argentina De Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (1-2), pp.134-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement architectural du noyer commun , Juglans regia L. (Juglandaceae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model simulating above- and below-ground tree architecture with agroforestry applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30, pp.175-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (suppl), pp.71-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model simulating above- and below-ground tree architecture with agroforestry applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 30 (1-2), pp.175-197. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00708920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (S), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement architectural du noyer commun Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur l'architecture du Cèdre de l'Atlas, Cedrus atlantica (Endl.) Manetti ex. Carrière, (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la recherche forestière au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.364-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sénescence des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drénou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Figureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 83, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73, pp.28-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of organization and repetition phenomena in seed plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39 (3-4), pp.309-323. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00114184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some architectural aspects of tree ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (Suppl), pp.194s-198s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mode de développement remarquable chez une Orchidée tropicale : gongora quinquenervis Ruiz et Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 304 (10), pp.279-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of modular growth in a tropical tree: Isertia coccinea Vahl. (Rubiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 313 (1159), pp.89-94. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.1986.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going deeper in the automated identification of Herbarium specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany - Botanical Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based Plant identification platform for thousands of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Champ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC: Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of plant architecture: an extended definition of dendrochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie A. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding plant growth dynamics: links between morpho-anatomical structure and phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation (ATBC 2016), Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, une plate-forme innovante d'agrégation et partage d'observations botaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference ‘Botanists of the Twenty-first Century’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Sep 2014, Paris, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile 2014: Android port and new features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMR: International Conference on Multimedia Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom. pp.527-530, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2578726.2582618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantNet Participation at LifeCLEF2014 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verroust-Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.724-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LifeCLEF Plant Identification Task 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Scheffield. GBR., Sep 2014, Sheffield, United Kingdom. pp.598-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01064599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative validation of visual data through the Pl@ntNet identification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Salinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Peronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2013 - Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2013 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet Mobile App</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2013 - 21st ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelona, Spain. pp.423-424, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2502081.2502251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imageclef Plant Identification Task 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bakić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAED: Multimedia Analysis for Ecological Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2509896.2509902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2012 Plant Identification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itheri Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF'2012: Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values, norms and practices in Plant biodiversity-based research and innovation commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Louafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Thematic Conference on "the Knowledge Commons" (2012 IASC), 12-14th september 2012, Louvain-la-neuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons, Sep 2012, Louvain-la-neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-based plant species identiﬁcation from crowdsourced data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM'11 - ACM Multimedia 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Scottsdale, United States. pp.0-0, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2072298.2072472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetative features and plant architecture of orchids of Laos: their use in plant identification and their relation with phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WOC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntNet project: Plant Computational Identification and Collaborative Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystematics 2011 - Digital identification methods in the digital age - morphological and molecular, computer-aided and fully automated, research and citizen science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNote v2 - a new generation of software for storage and exchange of heterogeneous botanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Liens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2011 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLEF 2011 Plant Images Classification Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vivien Petras; Pamela Forner; Paul Clough; Nicola Ferro, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ImageCLEF 2011 plant images classification task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImageCLEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pl@ntnet project: plant computational identification and collaborative information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC2011. XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of fir saplings growth vs. light interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Coligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models (FSPM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preformation, neoformation and bud structure in species of Proteaceae from northern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Search with Local Visual Features for Computer Assisted Plant Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Ouertani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for identifying biodiversity : progress and problems : proceedings of the international congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle (Paris), Sep 2010, Paris, France. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto Pl@ntNet : Una sistema de información colaborativa y de identificación de plantas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International "Origine de la biodiversité et utilisations innovantes de la diversité moléculaire et génétique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Iquitos, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntMedit: a collaborative network for the Mediterranean flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Véla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. OPTIMA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pitcher full of secrets: a symbiotic ant helps its carnivorous plant to catch its prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gounand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Ecology and Behavior Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth, phenological and morphological traits of nine and exotic invasive woody plant species in Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Llancaqueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Svriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Southern Connection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntMedit: a collaborative network for the Mediterranean flora.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birnbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ATUTAX "Taxonomie et biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010. Pl@ntNet, une plateforme libre et collaborative d’information et d’identification des plantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité dans les arboretums. Savoir la gérer et la valoriser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green ICT challenges: use-cases and related search technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Conference on the FP7, The European Framework Programmes: From Economic Recovery to Sustainability. Side Event Search in the Future Internet : SME and Citizens Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropolis global presentation of Pl@ntNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG (Biodiversity Information Standards) 2009 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morfologia y arquitectura de especies arboreas de la selva valdiviana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaru Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Jornadas Argentinas de Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura y funcionamiento de ejes de Nothofagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Guido Puntieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Jornadas Argentinas de Botánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crecimento y asignacion de recursos en berberis serrato-dentata, un arbusto del bosque de Nothofagus Pumilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berberis serrato-dentata, un arbusto del bosque de Nothofagus pumilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Damascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Chubut, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythms and alternating patterns in plants as emergent properties of a model of interaction between development and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications, PMA06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijin, China. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcm171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation de l'architecture des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plantes et peuplements virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Adjoint Ecologie des Forêts, Prairies et Milieux Aquatiques (0940)., Mar 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes, peuplements et paysages : Modèles et méthodes, changements d'échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fourcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verchère de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Montpellier, FRA., Jun 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching pattern in Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien B. Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany &amp; Plant Biology 2007 Joint Congress (AFS,ASPB, ASPT, BSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of rhythms in plant development controlled by their functioning: theoretical and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAPsim: an interactive plant architecture simulator based on botanical concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Plant growth Modeling, Simulation, Vizualisation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual shoot morphology and architecture in Persian walnut, Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Walnut Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2001.544.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing spatial structures in forest tree architectures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical and Process-based Models for Forest Tree and Stand Growth Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbon, Portugal. pp.23-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de la croissance d'une architecture végétale : Une approche morphogénétique expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Programme Environnement, Vie et Sociétés du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de la pousse annuelle chez le noyer commun, Juglans regia L. var. Lara (Juglandaceae) : préformation hivernale et printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'effet du milieu sur la croissance , la ramification et l'architecture du Cèdre de l'Atlas, Cedrus atlantica (Endl.) manetti ex carrière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des arbres fruitiers et forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la densité de plantation sur quelques caractéristiques dendrométriques, morphologiques et architecturales de la provenance Istebna II (Pologne) de Picea abies (L.) Karsten (Pinaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeyrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquitectura y secuencia de desarrollo de Araucaria araucana en los bosques nativos de Argentina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier E. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Jornadas Forestales Patagonias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, San Martin de Los Andes, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la simulation des relations fonctionnelles entre architecture racinaire, architecture caulinaire et croissance en épaisseur des axes chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de quelques caractéristiques morphologiques des pousses annuelles et des branches de la cime de sept variétés de noyer commun, Juglans regia L. (Juglandaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la croissance et de la ramification de différentes formes de cyprès : Cupressus sempervirens L. (Cupressaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Liminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients morphologiques et biochimiques chez un noyer hybride (Juglans nigra X Juglans regia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of automated plant identification based on visual data, feedbacks from the development of Pl@ntNet initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goëau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Forth Worth, TX, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataManager, un système novateur de gestion et d’échange de données botaniques distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Chouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Affouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels botanistes pour le 21e siècle ? Métiers, enjeux, opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture: from concepts to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Botanical Congress - IBC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenetic gradients in silver firs (Abies alba Mill.) and their plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBC 2011 - XVIII International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre bilan de biomasse et structure forestière en forêt tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervan Rutishauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 251 p., 2010, Proceedings of Ecologie 2010 Colloque national d’écologie scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntWeeds, a collaborative weeds identification and information platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Forum 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Wageningen, Netherlands. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in taxonomic identification by image recognition, with the generic content-based image retrieval IKONA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Coutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Enficiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDAO: A graphical tool for computer-assisted plant identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Theveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Biosphere 09 International Conference on Biodiversity Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, London, United Kingdom. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secuencia de desarrolo arquitectural de Nothofagus Dombeyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus - Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pl@ntNet, a flagship project of Agropolis fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozha Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et Agricultures : défis d’aujourd’hui, recherche de demain pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Montpellier, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variaciones arquitecturales de Nothofagus Dombeyi in distintos ambientes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Stecconi, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Puntieri, J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNothofagus - Segunda Reunión sobre nothofagus en la Patagonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Esquel, Argentina. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des plantes et production végétale. Les apports de la modélisation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 978-2-7592-2620-7, pp.357, 2018, Synthèse, 978-2-759226207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes : Modélisation et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthèses, 978-27592-2622-1. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/quae/00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide illustré de la flore de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.240, 2015, Guides illustrés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantas de la Patagonia / Plants of Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasquez Mazzini Ed., pp.240, 2008, 978-987-9132-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants of Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier G. Puntieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">240 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révisão critica dos termos relativos ao crescimento e à ramificação de vegetais vasculares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Embrapa, pp.103, 2003, 978-8589281034</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cyprès, guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studio Leonardo, 135 p., 1999, 88-87585-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical Concepts on the Organization of Plant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Model Greenlab for Botany and Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.13-36, 2025, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7541-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Structures and Architectures: Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baogang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengzhen Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Mengzhen Kang; Marc Jaeger; Baogui Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Model Greenlab for Botany and Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.103-126, 2025, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-7541-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures et architectures végétales : modélisation et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Gang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Marc jaeger; Daniel Barthélémy; François Houllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture des plantes et production végétale. Les apports de la modélisation mathematique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.41-88, 2018, 978-2-7592-2620-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5.1. : Connaissance de terrain. Botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memento du forestier tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.299-314, 2016, 978-2-7592-2340-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations des structures et des architectures végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Gang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Reffye; Marc Jaeger; Daniel Barthélémy; François Houllier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2016, Synthèse, 978-27592-2622-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions botaniques sur l’organisation des structures végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et croissance des plantes. Modélisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2016, 978-27592-2622-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown architecture of valuable broadleaved species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuable broadleaved forests in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Academic Publishers, 2009, 978-90-04-16795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Heuvalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2008, 978-0-08-045400-9. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-008045405-4.00217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture et de la production végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Reffye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines des plantes : des plantes anciennes à la botanique du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, 2008, 978-2-213-62836-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical background for plant architecture analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bao-Gang Hu; Marc Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant growth modeling and applications. Proceedings PMA03 : 2003' International symposium on plant growth modeling, simulation, visualization and their applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Tsinghua University Press, pp.1-20, 2003, 7-302-07140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural analysis: a tool for tree life history knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Panetsos, K. P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation and selection of mediterranean Pinus and Cedrus for sustainable afforestation of marginal land : Proceedings of the final conference of the European Union Joint Research Project FAIR CT95-00 97, Mytilene, 2-6 June 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, pp.27-44, 2000, 960-86747-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, gradients morphogénétiques et âge physiologique chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bouchon; Philippe de Reffye; Daniel Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions INRA, pp.89-136, 1997, Sciences update, 2-7380-0706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue critique des termes relatifs à la croissance et à la ramification des tiges des végétaux vasculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bouchon; Philippe de Reffye; Daniel Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'architecture des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions INRA, pp.11-88, 1997, Science update, 2-7380-0706-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology of trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley &amp; Sons, pp.1-20, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural concepts for tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Edelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holm Nielsen L.B.; Nielsen I.C.; Balslev H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical forests. Botanical dynamics, speciation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.89-100, 1989, 0-12-323550-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORESTT - FORESTs and global environmental changes: social-ecological systems in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France); France 2023 Programme de recherche Résilience des Forêts. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Silvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soubelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of morphological and architectural features of walnut trees for wood production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture, yield and wood quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grosfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Flamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. individual report * INRA, Centre de Montpellier Diffusion du document : INRA, Centre de Montpellier. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et sexualité chez quelques plantes tropicales : le concept de floraison automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université des Sciences et Techniques du Languedoc, Montpellier, France, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03817694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Selmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-015-0462-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Olson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vignau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2607-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908872v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Baki&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.07.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Svriz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damascos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lediuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Varela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stecconi, M." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru Magnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puntieri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWH9T3C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0188-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGKPCZH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitine Alaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X901QVDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stecconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schuiteman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhaykhone Svengsuksa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouakhaykhone Svengsuksa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW4NXJXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Damascos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rovere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Brion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm171" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00280209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm272" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roep" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hediger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jgtg-n109" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1756-1051.2008.00265.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5640D4C97D066806655F249DEB6B926F5DC90D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Damascos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ezcurra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2008.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0R70S4C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00477471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl260" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.8.1382" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paulina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Norero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580701610261" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Marta Azpilicueta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007068" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl164" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2004.00331.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002070" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674919v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ducousso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Souza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Puig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barthelemy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5788" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf108" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escoubeyrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Puntieri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stecconi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Passo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b02-059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2001.2392" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0K26CQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673213v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2000.1312" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001133" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M. Brion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Souza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courdier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01289-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFZ3J63B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Souza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-069" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenaar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mialet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3770(99)00071-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009770" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690384v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.1097" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767879v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Germain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-131" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769587v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raffaele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698257v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.0939" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bojl.1998.0244" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693915v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puntieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1999.tb00529.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798129v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monica Tourn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688694v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Germain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-055" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Raffaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelina Marino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80056-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VW9WD8F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raffaele" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-041" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.a8529" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766506v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00708920" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SG8BKMBT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blaise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26721" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713152v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774908v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Figureau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779294v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00114184" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4FJT4X97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1986.0027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-JLT9RBX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837387v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837355v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2582618" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064569v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust-Blondet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salinier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Peronnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Milcent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908934v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509896.2509902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908910v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502251" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960918v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776872v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642236v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mouysset" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072472" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804665v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806209v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808663v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778869v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821921v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814539v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Llancaqueo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hessen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780312v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780241v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ouertani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821382v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821455v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816178v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Roche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812013v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821354v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerea" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814762v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822688v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guido Puntieri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823991v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brion" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824878v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rov&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816972v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verch&#232;re de Reffye" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757964v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760568v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.34" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827480v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778949v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masotti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778796v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775674v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeyrolles" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foucaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774691v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773626v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouroulet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Liminana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776115v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837383v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01074648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duch&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805339v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191342v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814506v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coutaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Enficiaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816059v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822849v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theveny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822443v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puntieri, J." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817319v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816282v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02558989v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1493/9782759226214/architecture-des-plantes-et-production-vegetalehttps://www.quae.com/produit/1493/9782759226214/architecture-des-plantes-et-production-vegetale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294502v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houiller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1418/9782759226221/architecture-et-croissance-des-plantes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/quae/00001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269235v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775091v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824675v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788011v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106050v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190107v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogang Hu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775982v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Gang Hu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776007v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Louppe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305723v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543800v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824487v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821385v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvalick" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008045405-4.00217-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822356v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781480v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788124v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775917v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798485v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798226v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503573v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835649v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846505v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosfeld" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Flamant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03817694v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hattermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Trueba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Olson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Selmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-015-0462-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Champ" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vignau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2607-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908872v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Baki&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.07.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Svriz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Damascos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lediuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Varela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plu033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stecconi, M." TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G. Puntieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru Magnin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Grosfeld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puntieri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2012.05.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZWH9T3C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00757518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Camilo Zalamea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sarmiento" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthouly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042643" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Griffon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0188-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervan Rutishauser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.10.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGKPCZH7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00596926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gounand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitine Alaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467410000532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X901QVDX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Stecconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schuiteman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhaykhone Svengsuksa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouakhaykhone Svengsuksa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW4NXJXW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00418643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Reffye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roep" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hediger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Cotty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00291875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Reffye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm272" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jgtg-n109" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667645v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1756-1051.2008.00265.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5640D4C97D066806655F249DEB6B926F5DC90D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00336500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Damascos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ezcurra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2008.07.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0R70S4C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773933v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Damascos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rovere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm171" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00280209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm194" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier E. Grosfeld" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.94.8.1382" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00477471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Marta Azpilicueta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007068" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191978v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paulina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Norero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580701610261" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl164" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coudurier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Courdier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1577" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670361v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2004.00331.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674919v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sabatier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002070" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ducousso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Souza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazzini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg175" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826990v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gu&#233;rard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcg046" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Puig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barthelemy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5788" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676323v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Puntieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stecconi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tancre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coulmier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.89.7.1180" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf108" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774898v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hall&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escoubeyrou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcf012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Passo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b02-059" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2000.1312" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884169v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001133" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2001.2392" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC0K26CQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.M. Brion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Souza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courdier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01289-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFZ3J63B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S. Souza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-069" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Molenaar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meinesz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mialet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3770(99)00071-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769607v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00009770" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032105v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-78-3-361" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.1097" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767879v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Germain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-131" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683819v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690384v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-125" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698257v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.0939" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raffaele" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bojl.1998.0244" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693915v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puntieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.1999.tb00529.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798129v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monica Tourn" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Germain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-055" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Raffaele" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelina Marino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80056-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VW9WD8F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martinez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Raffaele" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-041" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.a8529" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708081v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713152v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701876v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766506v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00708920" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SG8BKMBT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444459v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blaise" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26721" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774908v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779311v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Figureau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779294v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00114184" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4FJT4X97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1986.0027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-JLT9RBX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837387v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837355v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971655v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie A. Sabatier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Boujemaa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578726.2582618" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064569v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itheri Yahiaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verroust-Blondet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01064599v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salinier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Peronnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carr&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Milcent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908910v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502251" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908934v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2509896.2509902" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960918v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776872v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810776v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642236v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mouysset" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072472" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804665v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808663v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806209v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Liens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778869v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642197v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780312v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815302v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780241v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ouertani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821455v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821382v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814539v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Llancaqueo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hessen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816178v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Roche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812013v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821354v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerea" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822688v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guido Puntieri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820823v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rov&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823991v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brion" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824878v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032386v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816972v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verch&#232;re de Reffye" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831814v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755408v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B. Bachelier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757964v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756541v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760568v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.34" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827480v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778949v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masotti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775674v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeyrolles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778796v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foucaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774691v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773626v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouroulet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Liminana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776115v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837383v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01074648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Duch&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032388v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805339v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191342v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816059v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814506v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coutaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Enficiaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822849v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theveny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822443v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puntieri, J." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817319v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816282v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02558989v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1493/9782759226214/architecture-des-plantes-et-production-vegetalehttps://www.quae.com/produit/1493/9782759226214/architecture-des-plantes-et-production-vegetale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02294502v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houiller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1418/9782759226221/architecture-et-croissance-des-plantes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/quae/00001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269235v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775091v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824675v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788011v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842431v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducrey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giannini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106050v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengzhen Kang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190107v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baogang Hu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-7541-5_4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775982v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Gang Hu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776007v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Louppe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305723v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543800v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824487v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821385v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvalick" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008045405-4.00217-2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822356v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781480v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788124v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775917v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775932v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798485v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798226v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503573v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835649v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846505v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosfeld" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Flamant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03817694v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>