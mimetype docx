--- v0 (2026-03-19)
+++ v1 (2026-04-18)
@@ -463,187 +463,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques aspects et enjeux juridiques des plateformes de diffusion</w:t>
+                <w:t xml:space="preserve">Le bois dans l’œuvre de Polybe : éléments d’un corpus et propos préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabesques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125 (2), p. 313-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948478v1</w:t>
+                <w:t xml:space="preserve">halshs-04434966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois dans l’œuvre de Polybe : éléments d’un corpus et propos préliminaires</w:t>
+                <w:t xml:space="preserve">Sur quelques aspects et enjeux juridiques des plateformes de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.3165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04434966v1</w:t>
+                <w:t xml:space="preserve">hal-03948478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir à titre privé dans la diplomatie de sa cité : l'exemple de la paix de Nicias chez Thucydide</w:t>
               </w:r>
@@ -2875,51 +2875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4913D3CB"/>
+    <w:nsid w:val="9583518F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3023,51 +3023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AE849727"/>
+    <w:nsid w:val="58C6A1AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3171,51 +3171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A4B44061"/>
+    <w:nsid w:val="3ACB83F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3319,51 +3319,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="23EF2F04"/>
+    <w:nsid w:val="2A6197DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3559,51 +3559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-battesti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1378-1622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234621788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/portail/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/pepso-bfc/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ista.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03948478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs90.0039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04802569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noirot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Cuzacq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-L&#233;a Mirey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03674103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12u0q" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beauchamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03665850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03675733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/the-sea-in-history-the-ancient-world.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781782049081.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03112233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCC004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-battesti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1378-1622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234621788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/portail/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/pepso-bfc/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ista.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03948478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs90.0039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04802569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noirot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Cuzacq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-L&#233;a Mirey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03674103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12u0q" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beauchamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03665850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03675733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/the-sea-in-history-the-ancient-world.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781782049081.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03112233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCC004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>