--- v1 (2026-04-18)
+++ v2 (2026-05-15)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daniel Battesti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ingénieur de recherche au CNRS (MSH de Dijon UAR3516) et docteur en histoire ancienne</w:t>
+        <w:t xml:space="preserve">Ingénieur de recherche au CNRS (MSH de Dijon UAR3516) et docteur en histoire ancienne (qualifié par la 21e section du CNU)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -244,91 +244,91 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">depuis 2023 membre du comité de pilotage du réseau des pépnières de revues scientifiques en accès ouvert (Repères)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">docteur en histoire ancienne</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">qualification par la 21e section CNU (2020-2024)</w:t>
+        <w:t xml:space="preserve">docteur en histoire ancienne, qualifié par la 21e section CNU (2020-2024 ; 2025-2029)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">chercheur associé à l'</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Institut des sciences et techniques de l'Antiquité</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (UR4011)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">membre de l'Association des chercheurs en sciences humaines (domaine corse)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">membre du groupe d’expertise Édition scientifique ouverte du Comité pour la science ouverte sous la tutelle du Ministère de l’enseignement supérieur et de la recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -356,2139 +356,2670 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Martha C. Taylor, Thucydides's Melian dialogue and Sicilian expedition: a student commentary. Oklahoma series in classical culture, 57. Norman: University of Oklahoma Press, 2019</w:t>
+                <w:t xml:space="preserve">Les enjeux d’une revue en accès ouvert : à propos de Savoirs en lien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve">Sororités : concept, représentation, création, réception, journée de présentation du numéro 3 de la revue Savoirs en lien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000689v1</w:t>
+                <w:t xml:space="preserve">hal-05617110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois dans l’œuvre de Polybe : éléments d’un corpus et propos préliminaires</w:t>
+                <w:t xml:space="preserve">Conserver et partager ses droits : des cessions et des licences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">RNBM 2025 : Science ouverte à l’épreuve des droits et devoirs : mathématiciens-nes et bibliothécaires, (in)formons-nous !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/qpbd-ve59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04434966v1</w:t>
+                <w:t xml:space="preserve">hal-05617118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques aspects et enjeux juridiques des plateformes de diffusion</w:t>
+                <w:t xml:space="preserve">Scientific editions at the MSH Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabesques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">ELABCHROM WINTER SCHOOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948478v1</w:t>
+                <w:t xml:space="preserve">hal-05617113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervenir à titre privé dans la diplomatie de sa cité : l'exemple de la paix de Nicias chez Thucydide</w:t>
+                <w:t xml:space="preserve">Le contrat, un outil d'ouverture de la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beauchamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02380328v1</w:t>
+              <w:t xml:space="preserve">Programme “Parlons Science ouverte” – Ouvrir ses publications et préserver ses droits : quelles solutions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCSD, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fuite d’Alcibiade : autour d’une traduction de Thucydide</w:t>
+                <w:t xml:space="preserve">Des contrats pour ouvrir la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beauchamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">40 ans des Presses universitaires de Caen : Éditer, publier, diffuser, pour une science plus ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Caen, France. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380733v1</w:t>
+                <w:t xml:space="preserve">⟨10.60527/hmnf-rp54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution de l’enquête sur les pratiques du cadre légal de l’édition ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11es journées du réseau Médici : Édition éco-responsable et sobriété numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du statut juridique des pépinières et des revues hébergées : le cas de la plateforme PREO au sein de l'Université Bourgogne Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e journées Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désinformation et prise de décision collective dans la guerre du Péloponnèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruser avec l'information. Fake news et théories du complot de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Pretalli, Nov 2022, Besançon (Doubs), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadre légal et contrat pour l'édition ouverte des revues scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beauchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Open-SHS : Créer, convertir et faire vivre une revue selon les principes de la Science Ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place de contrats d’auteur dans le cadre d’une pépinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième journée Repères (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de la démonstration du pouvoir chez Thucydide : ostentation, affirmation et perception de la puissance athénienne dans la guerre du Péloponnèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'axe 1 - ICPP « La démonstration du pouvoir et ses limites »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Corté, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit problématique dans une recherche sur Thucydide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLVIIIe Congrès de l’APLAES « Manuscrits et aventures d'éditeurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expéditions athéniennes en Sicile. Problèmes historiques et remarques géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude SHEd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources “intégrales” et fragmentaires : écarts et dissonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Passeurs de savoir(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcibiade et la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « Les démocraties face au refus des règles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thucydide, V, 43 : commentaire philologique et analyse géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier EDOCSA « Entre philologie, philosophie et littérature : jusqu’où expliquer une œuvre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thucydide, Plutarque, Proclus : Alcibiade, mirage historique et littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque jeunes chercheurs de l’université de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Éditions universitaires de Dijon : la transition numérique ouverte de presses bientôt centenaires</w:t>
+                <w:t xml:space="preserve">La tradition de l’erreur : un double colloque en hommage à Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les presses universitaires et l'édition numérique ouverte : bilan et perspectives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04802569v1</w:t>
+              <w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, https://preo.ube.fr/eclats/index.php?id=741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revues du PEPSO-BFC. Pôle d’édition publique science ouverte Bourgogne Franche-Comté</w:t>
+                <w:t xml:space="preserve">Recension : Martha C. Taylor, Thucydides's Melian dialogue and Sicilian expedition: a student commentary. Oklahoma series in classical culture, 57. Norman: University of Oklahoma Press, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04771504v1</w:t>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [en ligne] (BMCR 2025.03.34)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre légal, levier du référencement : un engagement du pôle éditorial de Bourgogne Franche-Comté</w:t>
+                <w:t xml:space="preserve">Le bois dans l’œuvre de Polybe : éléments d’un corpus et propos préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah-Léa Mirey</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Guelfucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es journées du réseau Médici</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04008018v1</w:t>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125 (2), p. 313-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04434966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preo : pépinière de revues en open access</w:t>
+                <w:t xml:space="preserve">Sur quelques aspects et enjeux juridiques des plateformes de diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'échanges sur les revues en SHS - 3è journées du réseau Repères</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03674103v1</w:t>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.3165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervenir à titre privé dans la diplomatie de sa cité : l'exemple de la paix de Nicias chez Thucydide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le point de vue de l’autre. Relations culturelles et diplomatie. 1ère rencontres SoPHiA (23-24 mars 2012, Mulhouse), 9, pp.39-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.hs90.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fuite d’Alcibiade : autour d’une traduction de Thucydide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Antique et Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des constitutions “manquées” : brève note sur le vocabulaire de l’erreur et de la faute</w:t>
+                <w:t xml:space="preserve">Les Éditions universitaires de Dijon : la transition numérique ouverte de presses bientôt centenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04819828v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les presses universitaires et l'édition numérique ouverte : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues du PEPSO-BFC. Pôle d’édition publique science ouverte Bourgogne Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Cuzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Marchal-Ninosque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les presses universitaires et l’édition numérique ouverte : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre légal, levier du référencement : un engagement du pôle éditorial de Bourgogne Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Léa Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10es journées du réseau Médici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preo : pépinière de revues en open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'échanges sur les revues en SHS - 3è journées du réseau Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat, un outil d'ouverture de la science</w:t>
+                <w:t xml:space="preserve">Des constitutions “manquées” : brève note sur le vocabulaire de l’erreur et de la faute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...732 lines deleted...]
-                <w:t xml:space="preserve">hal-02380671v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/12u0q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une dette des Chalcédoniens : remarques sur les tentatives de redressement de la politique fiscale athénienne (411-407)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Satvroula Kefallonitis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dette et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-62, 2022, 978-2-84867-921-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art mobilier de la grotte des Gorges (Amange, Jura, France). Approche méthodologique et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Corbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cleyet-Merle J.-J., Geneste J.-M., Man-Estier E. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art au quotidien, objets ornés du Paléolithique supérieur. Actes du colloque international, Les Eyzies-de-Tayac, 16-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.553-574, 2017, Paléo n° spécial 2016, 978-2-911233-12-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expéditions athéniennes en Sicile, ou la difficulté pour une marine de garder sa supériorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philip de Souza; Pascal Arnaud; Christian Buchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sea in History - The Ancient World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Boydell press; Océanides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.443-460, 2013, The Sea in History, 978-1-78327-157-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781782049081.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2498,100 +3029,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcibiade entre hybris et tolma (entre démesure et audace) chez Thucydide ? : approche critique des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Bourgogne Franche-Comté, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019UBFCC004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03112233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2601,213 +3132,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharsale : lecture diachronique d'une bataille décisive du monde romain (sources, réalités du terrain, transmission)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Tirologos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route de Sicile, La</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Battesti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des lieux et pays mythiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1114-1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2875,51 +3406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9583518F"/>
+    <w:nsid w:val="2C50AC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3023,51 +3554,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58C6A1AD"/>
+    <w:nsid w:val="8B50246C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3171,51 +3702,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3ACB83F6"/>
+    <w:nsid w:val="5A3BDF31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3319,51 +3850,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A6197DF"/>
+    <w:nsid w:val="DA0B9D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3559,51 +4090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-battesti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1378-1622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234621788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/portail/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/pepso-bfc/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ista.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000689v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03948478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs90.0039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04802569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noirot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Cuzacq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-L&#233;a Mirey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03674103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12u0q" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beauchamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03665850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03675733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/the-sea-in-history-the-ancient-world.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781782049081.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03112233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCC004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-battesti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1378-1622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234621788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preo.u-bourgogne.fr/portail/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/pepso-bfc/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ista.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617118v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/qpbd-ve59" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beauchamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hmnf-rp54" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03665850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Guelfucci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03948478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3165" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs90.0039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04802569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noirot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vauthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Cuzacq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-L&#233;a Mirey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03674103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12u0q" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03675733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/the-sea-in-history-the-ancient-world.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781782049081.037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03112233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UBFCC004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>