--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -249,589 +249,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in metallic nanowire based transparent electrodes: from chemistry of metallic nanowires to physics behind the conducting networks</w:t>
+                <w:t xml:space="preserve">Low-emissivity fine-tuning of efficient VO2-based thermochromic stacks with silver nanowire networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shagun Maurya</w:t>
+                <w:t xml:space="preserve">Amaury Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Labeyrie</w:t>
+                <w:t xml:space="preserve">Ambreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Zimny</w:t>
+                <w:t xml:space="preserve">Aline Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria del Mar Rodriguez-Robles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Physics: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23746149.2025.2573818⟩</w:t>
+              <w:t xml:space="preserve">RSC Applied Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4LF00234B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361670v1</w:t>
+                <w:t xml:space="preserve">hal-04744023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Multiscale Investigation of Capillary-Force-Induced Cold-Welding of Silver Nanowire Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of visualized NO gas sensing system operable at near room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungjun Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+                <w:t xml:space="preserve">Jiseon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+                <w:t xml:space="preserve">Minseok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Yongho Choa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lerond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Mazellier</w:t>
+                <w:t xml:space="preserve">Hayri Okcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c07063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 635, pp.236545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390601v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of visualized NO gas sensing system operable at near room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Multiscale Investigation of Capillary-Force-Induced Cold-Welding of Silver Nanowire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sungjun Choi</w:t>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiseon Kim</w:t>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minseok Kim</w:t>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongho Choa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayri Okcu</w:t>
+                <w:t xml:space="preserve">Jean-Paul Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.236545⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (46), pp.55716-55724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c07063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249474v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-emissivity fine-tuning of efficient VO2-based thermochromic stacks with silver nanowire networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in metallic nanowire based transparent electrodes: from chemistry of metallic nanowires to physics behind the conducting networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagun Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Baret</w:t>
+                <w:t xml:space="preserve">Louise Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambreen Khan</w:t>
+                <w:t xml:space="preserve">Kevin Zimny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Rougier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+                <w:t xml:space="preserve">Maria del Mar Rodriguez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Buyun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Applied Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (1), pp.94-103. </w:t>
+              <w:t xml:space="preserve">Advances in Physics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.2573818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4LF00234B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23746149.2025.2573818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744023v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The refractive index of silver nanowire networks: a heuristic approach to the foundations of the optical constants, from experiment to theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baumgarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -947,51 +947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Porcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Schmickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayri Okcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorit Obenlüneschloß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,1717 +1049,1717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromic, surface-anchored metal–organic frameworks for stabilized silver nanowire flexible transparent electrodes</w:t>
+                <w:t xml:space="preserve">Nanocomposites based on Cu 2 O coated silver nanowire networks for high-performance oxygen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mazel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ambreen Khan</w:t>
+                <w:t xml:space="preserve">Sergio Battiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Diring</w:t>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Odobel</w:t>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lucia Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02094⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (17), pp.4426-4433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NA00364K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717403v1</w:t>
+                <w:t xml:space="preserve">hal-04728791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Properties of Photo-Generated Metallized Nanocomposite Coatings through Thermal Annealing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochromic, surface-anchored metal–organic frameworks for stabilized silver nanowire flexible transparent electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+                <w:t xml:space="preserve">Antoine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+                <w:t xml:space="preserve">Stéphane Diring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Hajjar-Garreau</w:t>
+                <w:t xml:space="preserve">Fabrice Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.193. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (37), pp.9441-9448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14020193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728831v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge percolation: electrical connectivity of discontinued conducting slabs by metallic nanowires</w:t>
+                <w:t xml:space="preserve">Enhancing the Properties of Photo-Generated Metallized Nanocomposite Coatings through Thermal Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baret</w:t>
+                <w:t xml:space="preserve">Marine Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bardet</w:t>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Oser</w:t>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Langley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Balty</w:t>
+                <w:t xml:space="preserve">Samar Hajjar-Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3nr05850f⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14020193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728776v1</w:t>
+                <w:t xml:space="preserve">hal-04728831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the degradation of silver nanowire networks under thermal stress by coupling in situ X-ray diffraction and electrical resistance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+                <w:t xml:space="preserve">Bridge percolation: electrical connectivity of discontinued conducting slabs by metallic nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
+                <w:t xml:space="preserve">L. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Saroglia</w:t>
+                <w:t xml:space="preserve">D. Oser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Akbari</w:t>
+                <w:t xml:space="preserve">D. Langley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+                <w:t xml:space="preserve">F. Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (2), pp.564-579. </w:t>
+              <w:t xml:space="preserve">, 2024, 16 (17), pp.8361-8368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nr02663a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nr05850f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453542v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enhanced transparent conductive nanocomposites based on metallic nanowire networks coated with metal oxides: a brief review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the degradation of silver nanowire networks under thermal stress by coupling in situ X-ray diffraction and electrical resistance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+                <w:t xml:space="preserve">Stefano Saroglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Weber</w:t>
+                <w:t xml:space="preserve">Masoud Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (38), pp.25600-25621. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (2), pp.564-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4TA05370B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nr02663a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728947v1</w:t>
+                <w:t xml:space="preserve">hal-04453542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanowire-based transparent electrodes for V2O5 thin films with electrochromic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambreen Khan</w:t>
+                <w:t xml:space="preserve">Silver nanowire networks coated with a few nanometer thick aluminum nitride films for ultra-transparent and robust heating applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Faceira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suraj S Nayak</w:t>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c14419⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (11), pp.12312-12322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.4c00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483343v1</w:t>
+                <w:t xml:space="preserve">hal-04728910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of non-pyrophoric Zn(DMP) 2 for the fast deposition of ZnO functional coatings by spatial atomic layer deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorit Obenlüneschloß</w:t>
+                <w:t xml:space="preserve">Silver nanowire-based transparent electrodes for V2O5 thin films with electrochromic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Farooq Khan Niazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Weber</w:t>
+                <w:t xml:space="preserve">Brandon Faceira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lausecker</w:t>
+                <w:t xml:space="preserve">Suraj S Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Applied Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (6), pp.1371-1381. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.10439-10449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4LF00160E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c14419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728882v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanowire networks coated with a few nanometer thick aluminum nitride films for ultra-transparent and robust heating applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+                <w:t xml:space="preserve">Towards enhanced transparent conductive nanocomposites based on metallic nanowire networks coated with metal oxides: a brief review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crisci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.4c00044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (38), pp.25600-25621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4TA05370B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728910v1</w:t>
+                <w:t xml:space="preserve">hal-04728947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation-resistant Cu-based nanowire transparent electrodes activated by an exothermic reduction reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the potential of non-pyrophoric Zn(DMP) 2 for the fast deposition of ZnO functional coatings by spatial atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorit Obenlüneschloß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anđela Križan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kevin Zimny</w:t>
+                <w:t xml:space="preserve">Muhammad Farooq Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Romanus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Berthe</w:t>
+                <w:t xml:space="preserve">Clément Lausecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (51), pp.34902-34911. </w:t>
+              <w:t xml:space="preserve">RSC Applied Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (6), pp.1371-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c12698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4LF00160E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856986v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites based on Cu 2 O coated silver nanowire networks for high-performance oxygen evolution reaction</w:t>
+                <w:t xml:space="preserve">Oxidation-resistant Cu-based nanowire transparent electrodes activated by an exothermic reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Battiato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+                <w:t xml:space="preserve">Anđela Križan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zimny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lucia Pellegrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+                <w:t xml:space="preserve">Martin Romanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (17), pp.4426-4433. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (51), pp.34902-34911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NA00364K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728791v1</w:t>
+                <w:t xml:space="preserve">hal-04856986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Study of Cost-Effective, Eco-Friendly PVA-Glycerol Matrices with AgNW Electrodes for Transparent Flexible Humidity Sensors</w:t>
+                <w:t xml:space="preserve">Selective spatial atomic layer deposition of Cu, Cu2O, and CuO thin films in the open air: reality or fiction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Gassab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+                <w:t xml:space="preserve">A. Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sylvestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+                <w:t xml:space="preserve">J. López-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérif Dridi</w:t>
+                <w:t xml:space="preserve">H. Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202201652⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.101431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2023.101431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018031v1</w:t>
+                <w:t xml:space="preserve">hal-04504479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective spatial atomic layer deposition of Cu, Cu2O, and CuO thin films in the open air: reality or fiction?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric Study of Cost-Effective, Eco-Friendly PVA-Glycerol Matrices with AgNW Electrodes for Transparent Flexible Humidity Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. López-Sánchez</w:t>
+                <w:t xml:space="preserve">Marwa Gassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rabat</w:t>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hong</w:t>
+                <w:t xml:space="preserve">Chérif Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.101431. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2023.101431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202201652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504479v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly transparent and stable flexible electrodes based on MgO/AgNW nanocomposites for transparent heating applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maheera Abdul Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (24), pp.2301143. </w:t>
@@ -2797,103 +2797,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SnO 2 -Coated Silver Nanowire Networks as a Physical Model Describing Their Reversible Domain under Electrical Stress for Stable Transparent Electrode Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (16), pp.15234-15246. </w:t>
@@ -2925,883 +2925,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Flexible Transparent Electrodes for Localized Heating of Lab‐on‐a‐Chip Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Advances in Flexible Metallic Transparent Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202200563⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (19), pp.2106006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202106006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875350v1</w:t>
+                <w:t xml:space="preserve">hal-03876833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time of Failure of Metallic Nanowire Networks under Coupled Electrical and Thermal Stress: Implications for Transparent Electrodes Lifetime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Stable Flexible Transparent Electrodes for Localized Heating of Lab‐on‐a‐Chip Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nil Fontanals</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c03821⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.2200563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202200563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656201v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Key Limitations of ZnO/Cu 2 O All-Oxide Solar Cells through Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (5), pp.5423-5433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.1c03939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Solution-Based AgNW/AlO x Nanocomposites for Stable Transparent Heaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (12), pp.5816-5824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical deposition of Cu$_2$O films with ultra-low resistivity: correlation with the defect landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+                <w:t xml:space="preserve">Time of Failure of Metallic Nanowire Networks under Coupled Electrical and Thermal Stress: Implications for Transparent Electrodes Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Oskar Liedke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Federico Baiutti</w:t>
+                <w:t xml:space="preserve">Nil Fontanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32943-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), pp.2102-2112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c03821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700711v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Flexible Metallic Transparent Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical deposition of Cu$_2$O films with ultra-low resistivity: correlation with the defect landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Oskar Liedke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maik Butterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+                <w:t xml:space="preserve">Federico Baiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (19), pp.2106006. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202106006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32943-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876833v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Precursor Exposure in Spatial Atomic Layer Deposition on Process Efficiency and Film Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Viet Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delfina Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,51 +3865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-air printing of Cu2O thin films with high hole mobility for semitransparent solar harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,51 +4051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Szambolics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (18), pp.21971-21978. </w:t>
@@ -4127,632 +4127,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar and Transparent Memristive Devices Based on Titanium Oxide Coated Silver Nanowire Networks with Tunable Switching Voltage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Open-air, low-temperature deposition of phase pure Cu 2 O thin films as efficient hole-transporting layers for silicon heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (21), pp.2007344. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (29), pp.15968-15974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202007344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1TA02931B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286501v1</w:t>
+                <w:t xml:space="preserve">hal-03318855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-air, low-temperature deposition of phase pure Cu 2 O thin films as efficient hole-transporting layers for silicon heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of non-homogeneity and oxide coating on silver nanowire networks under electrical stress: comparison between experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Son Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (29), pp.15968-15974. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (44), pp.445702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TA02931B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac1632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318855v1</w:t>
+                <w:t xml:space="preserve">hal-03318848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of non-homogeneity and oxide coating on silver nanowire networks under electrical stress: comparison between experiment and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Dynamic degradation of metallic nanowire networks under electrical stress: a comparison between experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charvin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (44), pp.445702. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.675-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac1632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00895H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318848v1</w:t>
+                <w:t xml:space="preserve">hal-03094601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic degradation of metallic nanowire networks under electrical stress: a comparison between experiments and simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Planar and Transparent Memristive Devices Based on Titanium Oxide Coated Silver Nanowire Networks with Tunable Switching Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Tomy Chatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.675-681. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (21), pp.2007344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NA00895H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202007344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094601v1</w:t>
+                <w:t xml:space="preserve">hal-03286501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver Nanowire Networks: Ways to Enhance Their Physical Properties and Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4797,1967 +4797,1967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid synthesis of ultra-long silver nanowires for high performance transparent electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transparent Heaters: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Madeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+                <w:t xml:space="preserve">Amélie Schultheiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Toupance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
+                <w:t xml:space="preserve">Alexandre Carella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NA00392A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1910225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201910225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947954v1</w:t>
+                <w:t xml:space="preserve">hal-02513426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Heaters: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Rapid synthesis of ultra-long silver nanowires for high performance transparent electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Schultheiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Celle</w:t>
+                <w:t xml:space="preserve">Laurent Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Carella</w:t>
+                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1910225. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (9), pp.3804-3808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201910225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NA00392A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513426v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnO2 Films Deposited by Ultrasonic Spray Pyrolysis: Influence of Al Incorporation on the Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Klein</w:t>
+                <w:t xml:space="preserve">Low-cost fabrication of flexible transparent electrodes based on Al doped ZnO and silver nanowire nanocomposites: impact of the network density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Fontanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24152797⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (25), pp.12097-12107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR02664A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311364v1</w:t>
+                <w:t xml:space="preserve">hal-02311370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of Low-Temperature Processed Sn-Doped In2O3 Thin Films: The Role of Microstructure and Oxygen Content and the Potential of Defect Modulation Doping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">SnO2 Films Deposited by Ultrasonic Spray Pyrolysis: Influence of Al Incorporation on the Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getnet Kacha Deyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12142232⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (15), pp.2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24152797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183969v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatility of bilayer metal oxide coatings on silver nanowire networks for enhanced stability with minimal transparency loss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">Electrical Properties of Low-Temperature Processed Sn-Doped In2O3 Thin Films: The Role of Microstructure and Oxygen Content and the Potential of Defect Modulation Doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getnet Kacha Deyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hunka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Brötz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR05658K⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (14), pp.2232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12142232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314439v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Geometric Parameters on the Deposition Mode in Spatial Atomic Layer Deposition: A Novel Approach to Area-Selective Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+                <w:t xml:space="preserve">Versatility of bilayer metal oxide coatings on silver nanowire networks for enhanced stability with minimal transparency loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings9010005⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (42), pp.19969-19979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR05658K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428220v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost fabrication of flexible transparent electrodes based on Al doped ZnO and silver nanowire nanocomposites: impact of the network density</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Influence of the Geometric Parameters on the Deposition Mode in Spatial Atomic Layer Deposition: A Novel Approach to Area-Selective Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Masse de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (25), pp.12097-12107. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR02664A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings9010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311370v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Mapping of Silver Nanowire Networks: A Versatile Tool for Imaging Network Homogeneity and Degradation Dynamics during Failure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bending stability of Cu0.4CrO2-A transparent p-type conducting oxide for large area flexible electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Flandin</w:t>
+                <w:t xml:space="preserve">E. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silas Kraus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+                <w:t xml:space="preserve">L. Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zhussupbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mullarkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b01242⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.085013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5027038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822415v1</w:t>
+                <w:t xml:space="preserve">hal-01979176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Enhancement of Silver Nanowire Networks with Conformal ZnO Coatings Deposited by Atmospheric Pressure Spatial Atomic Layer Deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing the Electron Mobility of ZnO-Based Transparent Conductive Films Deposited by Open-Air Methods for Enhanced Sensing Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (12), pp.6922-6931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979152v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Electron Mobility of ZnO-Based Transparent Conductive Films Deposited by Open-Air Methods for Enhanced Sensing Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability Enhancement of Silver Nanowire Networks with Conformal ZnO Coatings Deposited by Atmospheric Pressure Spatial Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (22), pp.19208-19217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b03079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972032v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation in networks of 1-dimensional objects: comparison between Monte Carlo simulations and experimental observations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Mapping of Silver Nanowire Networks: A Versatile Tool for Imaging Network Homogeneity and Degradation Dynamics during Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silas Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (5), pp.4648 - 4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b01242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013001v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazy Al2O3-FTO Nanocomposites: A Comparative Study with FTO-Based Nanocomposites Integrating ZnO and S:TiO2 Nanostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percolation in networks of 1-dimensional objects: comparison between Monte Carlo simulations and experimental observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (5), pp.545-550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8060440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01957835v1</w:t>
+                <w:t xml:space="preserve">hal-02013001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron tunneling through grain boundaries in transparent conductive oxides and implications for electrical conductivity: the case of ZnO:Al thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hazy Al2O3-FTO Nanocomposites: A Comparative Study with FTO-Based Nanocomposites Integrating ZnO and S:TiO2 Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delfina Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+                <w:t xml:space="preserve">Shan-Ting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vitrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8060440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979154v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of copper nanowire based transparent electrodes in ambient conditions and their stabilization by encapsulation: application to transparent film heaters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Laguitton</w:t>
+                <w:t xml:space="preserve">Electron tunneling through grain boundaries in transparent conductive oxides and implications for electrical conductivity: the case of ZnO:Al thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Benayad</w:t>
+                <w:t xml:space="preserve">Ulrich Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (8), pp.085701</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.715-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012577v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending stability of Cu0.4CrO2-A transparent p-type conducting oxide for large area flexible electronics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Farrell</w:t>
+                <w:t xml:space="preserve">Oxidation of copper nanowire based transparent electrodes in ambient conditions and their stabilization by encapsulation: application to transparent film heaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zhussupbekova</w:t>
+                <w:t xml:space="preserve">Anthony Cabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mullarkey</w:t>
+                <w:t xml:space="preserve">Thomas Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Caffrey</w:t>
+                <w:t xml:space="preserve">Bruno Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (8), pp.085701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979176v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of ZnO based thin films by atmospheric pressure spatial atomic layer deposition for application in solar cells</w:t>
               </w:r>
@@ -6769,64 +6769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Carroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6903,51 +6903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Guillo Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7024,90 +7024,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Electrodes Based on Silver Nanowire Networks: From Physical Considerations towards Device Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (6), </w:t>
@@ -7145,90 +7145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality epitaxial fluorine-doped SnO2 films by ultrasonic spray pyrolysis: Structural and physical property investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7279,103 +7279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism of the Blocking TiO 2 Layer Deposited on F:SnO 2 and Its Influence on the Interfacial Energetic Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (32), pp.17305-17313. </w:t>
@@ -7413,103 +7413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Atomic Layer Deposition (SALD), an emerging tool for energy materials. Application to new-generation photovoltaic devices and transparent conductive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Masse de La Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (7), pp.391-400. </w:t>
@@ -7547,103 +7547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the properties of F:SnO 2 (FTO) nanocomposites with S:TiO 2 nanoparticles – promising hazy transparent electrodes for photovoltaics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan-Ting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.91 - 102. </w:t>
@@ -7681,77 +7681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Imaging of the Onset of Electrical Conduction in Silver Nanowire Networks by Infrared Thermography: Evidence of Geometrical Quantized Percolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,51 +7815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Nanowire-Based Transparent Electrodes for Next Generation Flexible Devices: a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,51 +8000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Langley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8223,1190 +8223,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Material Properties and Transparent Heater Performance for Both Bulk-like and Percolative Nanostructured Networks</w:t>
+                <w:t xml:space="preserve">High Performance ZnO-SnO2:F Nanocomposite Transparent Electrodes for Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sorel</w:t>
+                <w:t xml:space="preserve">Gaël Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan N. Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (5), pp.4805-4814. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (16), pp.14096-14107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn500692d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am5034473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067738v1</w:t>
+                <w:t xml:space="preserve">hal-01067046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the swelling during sintering of uniaxially pressed copper powders by in situ X-ray microtomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metallic nanowire networks: effects of thermal annealing on electrical resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8117-3⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (22), pp.13535-13543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr04151h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112066v1</w:t>
+                <w:t xml:space="preserve">hal-01122455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic nanowire networks: effects of thermal annealing on electrical resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the swelling during sintering of uniaxially pressed copper powders by in situ X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (22), pp.13535-13543. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (12), pp.4225-4235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nr04151h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122455v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanowire networks: Physical properties and potential integration in solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between Material Properties and Transparent Heater Performance for Both Bulk-like and Percolative Nanostructured Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Giusti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Lagrange</w:t>
+                <w:t xml:space="preserve">Sophie Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Collins</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan N. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 125, pp.318-324. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (5), pp.4805-4814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2013.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn500692d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067075v1</w:t>
+                <w:t xml:space="preserve">hal-01067738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal annealing effects on silver nanowire networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Silver nanowire networks: Physical properties and potential integration in solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2014.063788⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.318-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2013.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067070v1</w:t>
+                <w:t xml:space="preserve">hal-01067075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance ZnO-SnO2:F Nanocomposite Transparent Electrodes for Energy Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
+                <w:t xml:space="preserve">Thermal annealing effects on silver nanowire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Puyoo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.P. Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (16), pp.14096-14107. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 11 (Nos. 9/10/11), pp.785-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am5034473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2014.063788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067046v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron scattering mechanisms in fluorine-doped SnO2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible transparent conductive materials based on silver nanowire networks: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Rey</w:t>
+                <w:t xml:space="preserve">C Mayousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ternon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
+                <w:t xml:space="preserve">C Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4829672⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (45), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/45/452001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067050v1</w:t>
+                <w:t xml:space="preserve">hal-01067074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine-doped SnO2 thin films deposited on polymer substrate for flexible transparent electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron scattering mechanisms in fluorine-doped SnO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anusha Muthukumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Giusti</w:t>
+                <w:t xml:space="preserve">Mircea Modreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jouvert</w:t>
+                <w:t xml:space="preserve">Xavier Mescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 545, pp.302-309. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (18), pp.183713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.08.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4829672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067049v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible transparent conductive materials based on silver nanowire networks: a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Giusti</w:t>
+                <w:t xml:space="preserve">Fluorine-doped SnO2 thin films deposited on polymer substrate for flexible transparent electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Muthukumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mayousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Celle</w:t>
+                <w:t xml:space="preserve">Matthieu Jouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 545, pp.302-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.08.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/45/452001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01067074v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Dye-Sensitized Solar Cells Made from ZnO Nanostructure Composites</w:t>
               </w:r>
@@ -9516,290 +9516,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential orientation of fluorine-doped SnO2 thin films: The effects of growth temperature.</w:t>
+                <w:t xml:space="preserve">Thickness effects on the texture development of fluorine-doped SnO[sub 2] thin films: The role of surface and strain energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (3), pp.033523-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3684543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794225v1</w:t>
+                <w:t xml:space="preserve">hal-01067042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness effects on the texture development of fluorine-doped SnO[sub 2] thin films: The role of surface and strain energy</w:t>
+                <w:t xml:space="preserve">Preferential orientation of fluorine-doped SnO2 thin films: The effects of growth temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3684543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01067042v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Film-thickness-dependent conduction in ordered Si quantum dot arrays</w:t>
               </w:r>
@@ -9824,51 +9824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9925,411 +9925,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Deshayes</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (5), pp.059101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3646762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641597v1</w:t>
+                <w:t xml:space="preserve">hal-00641601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and physical properties of ZnO/CdTe core shell nanowires grown by low-cost deposition methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of a composite ZnO semiconductor as electron transporting layer in dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98 (11), pp.111906</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, B 176, pp.653-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641612v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and electrical characterization of ZnO nanocomposites in dye-sensitized solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germain Rey</w:t>
+                <w:t xml:space="preserve">Synthesis and physical properties of ZnO/CdTe core shell nanowires grown by low-cost deposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chaudouet</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (11), pp.111906</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641601v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and impact of reduced copper plating overburden on 45 nm interconnect performances</w:t>
               </w:r>
@@ -10455,708 +10455,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the sintering of heterogeneous powder structures by in situ microtomography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the sintering of heterogeneous powder systems by synchrotron microtomography and discrete element simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsu Takahashi</w:t>
+                <w:t xml:space="preserve">L. Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (7), pp.1492-1499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526842v1</w:t>
+                <w:t xml:space="preserve">hal-00389087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional oxide nanostructures by metal-organic chemical vapor deposition (MOCVD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Weiss</w:t>
+                <w:t xml:space="preserve">Analysing the sintering of heterogeneous powder structures by in situ microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Audier</w:t>
+                <w:t xml:space="preserve">Tetsu Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bartasyte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Girardot</w:t>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1351/pac-con-08-08-10⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (32), pp.2949-2965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430903150225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067083v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-doped silicon quantum dots for all-silicon quantum dot tandem solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional oxide nanostructures by metal-organic chemical vapor deposition (MOCVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. J. Hao</w:t>
+                <w:t xml:space="preserve">Marc Audier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. C. Cho</w:t>
+                <w:t xml:space="preserve">A. Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Scardera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+                <w:t xml:space="preserve">C Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2009.04.002⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (8), pp.1523-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/pac-con-08-08-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067626v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phosphorus doping on structural and optical properties of silicon nanocrystals in a SiO2 matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Phosphorus-doped silicon quantum dots for all-silicon quantum dot tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. J. Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. C. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Scardera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. S. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.02.076⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (9), pp.1524-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2009.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067625v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the sintering of heterogeneous powder systems by synchrotron microtomography and discrete element simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Bouvard</w:t>
+                <w:t xml:space="preserve">Effects of phosphorus doping on structural and optical properties of silicon nanocrystals in a SiO2 matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. J. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. C. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scardera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (19), pp.5646-5652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.02.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389087v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D statistical analysis of a copper powder sintering observed in situ by synchrotron microtomography</w:t>
               </w:r>
@@ -11194,51 +11194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (5), pp.1084-1093. </w:t>
@@ -11422,64 +11422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11515,252 +11515,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ investigation of liquid Ga penetration in Al bicrystal grain bounderies : Grain Boundary Wetting or Liquid Metal Embrittlement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct evidence of nanometric invasion-like grain boundary penetration in the Al/Ge system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pereiro-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bellet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cloetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lemaignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (21), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.215501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436851v1</w:t>
+                <w:t xml:space="preserve">hal-00436864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of nanometric invasion-like grain boundary penetration in the Al/Ge system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ investigation of liquid Ga penetration in Al bicrystal grain bounderies : Grain Boundary Wetting or Liquid Metal Embrittlement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Lemaignan</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pereiro-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.151-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.215501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436864v1</w:t>
+                <w:t xml:space="preserve">hal-00436851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous penetration of liquid Ga into grain boundaries of Al polycrystals</w:t>
               </w:r>
@@ -12388,510 +12388,514 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00246591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief overview of metallic nanowire based transparent conductive materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shagun Maurya</w:t>
+                <w:t xml:space="preserve">Protection of Transparent Electrodes based on metallic nanowires by nitrides deposited by Plasma-Enhanced ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCM-TOEO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Rethymno, Crete, Greece</w:t>
+              <w:t xml:space="preserve">EUROCVD&amp;ALD2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Catania, Jun 2025, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447547v1</w:t>
+                <w:t xml:space="preserve">hal-05614417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared emissivity tuning of VO2-based thermochromic stacks with silver nanowire networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Brief overview of metallic nanowire based transparent conductive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Rougier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria del Mar Rodriguez-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagun Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS - 2024 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">TCM-TOEO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rethymno, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968573v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel techniques to characterise Electrically Conductive Adhesives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remi Monna</w:t>
+                <w:t xml:space="preserve">Near-Infrared emissivity tuning of VO2-based thermochromic stacks with silver nanowire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallization and Interconnection Workshop, 12th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">E-MRS - 2024 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799585v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Cu-based conductive pastes for the interconnection of heterojunction and perovskite tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ronayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia de Sousa Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society- EMRS Spring 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg (France), France</w:t>
@@ -12906,2743 +12910,2739 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic Cu-based nanowires and the means to create next-generation stable transparent electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anđela Križan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Zimny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Romanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Joint European MRS Chapteurs Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Four European MRS Chapters (Paris/France, Cologne/Germany, Hasselth/Belgium, Genova/Italy), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile electrodes based on emerging nanomaterials: from lab-on-chip to on-skin applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel techniques to characterise Electrically Conductive Adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ronayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Sousa Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech–Montreux Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">Metallization and Interconnection Workshop, 12th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447525v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromic properties of various materials deposited on metallic nanowire networks as transparent electrode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical deposition of Cu2O films with ultra-low resistivity: Correlation with the defect landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2023 - International Congress for the latest advancements in Materials Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Society for Materials Science - DGM, Sep 2023, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">EUROCVD/BALTIC ALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724390v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible, transparent electrodes based on AgNW/ZnO nanocomposites for localized heating of lab-on-chip devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast switching kinetics of silver nanowires-based transparent electrode films: A comparison of various electrochromic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Ambreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Faceira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Antoine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC 16th international conference on Materials Chemistry (MC16),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">E-MRS - 2023 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801107v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast switching kinetics of silver nanowires-based transparent electrode films: A comparison of various electrochromic materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+                <w:t xml:space="preserve">Flexible, transparent electrodes based on AgNW/ZnO nanocomposites for localized heating of lab-on-chip devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS - 2023 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">RSC 16th international conference on Materials Chemistry (MC16),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726170v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart materials based on metallic nanowires: a brief overview</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochromic properties of various materials deposited on metallic nanowire networks as transparent electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Ambreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Faceira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring 2023 Symposium F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2023 - International Congress for the latest advancements in Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Materials Science - DGM, Sep 2023, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735277v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical deposition of Cu2O films with ultra-low resistivity: Correlation with the defect landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Versatile electrodes based on emerging nanomaterials: from lab-on-chip to on-skin applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCVD/BALTIC ALD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">NanoBioTech–Montreux Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746668v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Atomic Layer Deposition of Cu, Cu2O and CuO Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart materials based on metallic nanowires: a brief overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th RAFALD Workshop 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring 2023 Symposium F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746724v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical nanowelding of Cu@Ni bimetallic nanowires for transparent electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Réseaux percolants de nanofils métalliques: des propriétés fondamentales aux applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence internationale Matériaux</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759638v1</w:t>
+                <w:t xml:space="preserve">hal-04759279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron emission device made from planar nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Transparent electrodes based on metallic nanowire networks for electrochromic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Ambreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Faceira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">TCM-TOEO 2022 - 8th International Symposium on Transparent Conductive Materials &amp;12th International Symposium on Transparent Oxide and Related Materials for Electronics and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955837v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt de couches atomiques spatial (SALD), une nouvelle technologie versatile pour réaliser des films minces à haut débit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Fast open-air deposition of functional thin films by Spatial Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Weber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Lausecker</w:t>
+                <w:t xml:space="preserve">Masoud Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Toldra-Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">NANO 2022 16th International Conference on Nanostructured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759283v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and stable transparent electrodes based on silver nanowire networks: experimental and simulation approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+                <w:t xml:space="preserve">Spatial Atomic Layer Deposition of Cu, Cu2O and CuO Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. López-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Ceramics - Congress - CIMTEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">8th RAFALD Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121346v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric properties of silver nanowires by multi-probe characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">Efficient and stable transparent electrodes based on silver nanowire networks: experimental and simulation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">15th International Ceramics - Congress - CIMTEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613587v1</w:t>
+                <w:t xml:space="preserve">hal-04121346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of composites based on metallic nanowires and functional oxides for energy-efficient smart windows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+                <w:t xml:space="preserve">Chemical nanowelding of Cu@Ni bimetallic nanowires for transparent electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asta Križanauskienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Romanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Rougier</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Zimny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">conférence internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590910v1</w:t>
+                <w:t xml:space="preserve">hal-04759638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to optimize physical properties and stability of silver nanowire networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Electron emission device made from planar nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Transparent Conductive Materials - TCM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Crête, Greece</w:t>
+              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121365v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasurfaces to control multiple aspects of visual appearance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anđela Križan</w:t>
+                <w:t xml:space="preserve">Le dépôt de couches atomiques spatial (SALD), une nouvelle technologie versatile pour réaliser des films minces à haut débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Romanus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Lausecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 2022 - Nanoalloys: recent developments and future perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Society of Chemistry, Sep 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566737v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast open-air deposition of functional thin films by Spatial Atomic Layer Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fidel Toldra-Reig</w:t>
+                <w:t xml:space="preserve">Electric properties of silver nanowires by multi-probe characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Vaurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANO 2022 16th International Conference on Nanostructured Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">23eme forum des microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706319v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux percolants de nanofils métalliques: des propriétés fondamentales aux applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of composites based on metallic nanowires and functional oxides for energy-efficient smart windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Ambreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759279v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent electrodes based on metallic nanowire networks for electrochromic devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Strategies to optimize physical properties and stability of silver nanowire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCM-TOEO 2022 - 8th International Symposium on Transparent Conductive Materials &amp;12th International Symposium on Transparent Oxide and Related Materials for Electronics and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Transparent Conductive Materials - TCM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Crête, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552857v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible, transparent electrodes based on AgNW/ZnO nanocomposites for localized heating of lab-on-chip devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metasurfaces to control multiple aspects of visual appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Tréguer-Delapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anđela Križan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Romanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Transparent Conductive Materials &amp; 12th International Symposium on Transparent Oxide and Related Materials for Electronics and Optics TCM/TOEO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 2022 - Nanoalloys: recent developments and future perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Society of Chemistry, Sep 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757307v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability enhancement of silver nanowire based transparent electrodes coated with metal nitride thin films by PE-ALD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Flexible, transparent electrodes based on AgNW/ZnO nanocomposites for localized heating of lab-on-chip devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Ribeiro</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Belahcen</w:t>
+                <w:t xml:space="preserve">Magali Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Transparent Conductive Materials &amp; 12th International Symposium on Transparent Oxide and Related Materials for Electronics and Optics TCM/TOEO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614750v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-Type Cu2O Thin Films Deposited via Atmospheric-Pressure Spatial Atomic Layer Deposition—A Step Towards Low-Cost Photovoltaic Solar Harvesters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+                <w:t xml:space="preserve">Stability enhancement of silver nanowire based transparent electrodes coated with metal nitride thin films by PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaminski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Chichignoud</w:t>
+                <w:t xml:space="preserve">Marceline Bonvalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Belahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
+              <w:t xml:space="preserve">RAFALD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762220v1</w:t>
+                <w:t xml:space="preserve">hal-04614750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Air Printing of Cu2O Thin Films with High Hole Mobility for Semitransparent Solar Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15687,2997 +15687,2997 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCM/TOEO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance measurement of individual Ag nanowires and interconnects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Deresmes</w:t>
+                <w:t xml:space="preserve">P-Type Cu2O Thin Films Deposited via Atmospheric-Pressure Spatial Atomic Layer Deposition—A Step Towards Low-Cost Photovoltaic Solar Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chichignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2021 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606007v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and stable transparent electrodes based on silver nanowire networks: experimental and simulation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barcelona-Grenoble-Tsukuba “Clustering and Global Challenges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized heating of lab-on-chip devices by flexible transparent electrodes based on silver nanowire networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Resistance measurement of individual Ag nanowires and interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevheniia Chernukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Nanosciences with near-field microscopy under ultra high vacuum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757340v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-air ALD Printing of Functional Thin Films for Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Localized heating of lab-on-chip devices by flexible transparent electrodes based on silver nanowire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V S Nguyen</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Portaluppi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Favre</w:t>
+                <w:t xml:space="preserve">M Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD Virtual Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764057v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient, stable and flexible transparent electrode based on zinc oxide/silver nanowires/cellulose nanofibrils nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-air ALD Printing of Functional Thin Films for Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V S Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Portaluppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delfina Muñoz</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">RAFALD Virtual Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112226v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Geometric Parameters on the Deposition Mode in Spatial Atomic Layer Deposition: A Novel Approach to Area-Selective Deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft Dielectric Generators for energy harvesting and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">AMSE (Advanced Materials Sciences and Engineering) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762090v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and flexible transparent electrodes for green buildings: a brief review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Transparent Conductive Metal Networks and Oxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viethuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Materiais 2019 XIX Congresso da Sociedade Portuguesa de Materiais and X International Symposium on Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112225v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions.</w:t>
+                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delfina Munoz</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC 14th International Conference on Materials Chemistry (MC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762079v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition combined with Chemical Vapor Deposition processes of metal nitrides: challenges and opportunities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ioana Nuta</w:t>
+                <w:t xml:space="preserve">Influence of the Geometric Parameters on the Deposition Mode in Spatial Atomic Layer Deposition: A Novel Approach to Area-Selective Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Masse de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dedulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting, Symposium Advanced Atomic Layer Deposition and Chemical Vapor Deposition Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414264v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in flexible transparent electrodes</w:t>
+                <w:t xml:space="preserve">Efficient and flexible transparent electrodes for green buildings: a brief review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Materials World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569680v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Cu2O Thin Films with tunable transport properties via Atmospheric Pressure Spatial Atomic Layer Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+                <w:t xml:space="preserve">Recent progresses in flexible transparent electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Kaminski</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Materials World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762485v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu2O based thin film deposited via AP-SALD towards PV applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+                <w:t xml:space="preserve">Revisited Thermal and Plasma Enhanced Atomic Layer Deposition combined with Chemical Vapor Deposition processes of metal nitrides: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Nuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress - IUPAC 100</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting, Symposium Advanced Atomic Layer Deposition and Chemical Vapor Deposition Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501302v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent electrodes based on silver nanowire networks: a brief overview</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What limits the conductivity of ZnO:Al thin films? A new model to link electrical properties and deposition conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Fall 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">RSC 14th International Conference on Materials Chemistry (MC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569763v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and efficient transparent electrodes based on silver nanowire networks: experimental and simulation approaches.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+                <w:t xml:space="preserve">Deposition of Cu2O Thin Films with tunable transport properties via Atmospheric Pressure Spatial Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Masse de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT’s 8th Annual World Congress of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">RAFALD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757333v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Enhancement of Silver Nanowire Networks with Conformal ZnO Coatings Deposited by Atmospheric Pressure Spatial Atomic Layer Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afzal Khan</w:t>
+                <w:t xml:space="preserve">Cu2O based thin film deposited via AP-SALD towards PV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekkat Abderrahime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Masse de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro CVD 22 Baltic ALD 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress - IUPAC 100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762105v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, stable and flexible transparent electrodes based on metallic nanowire networks for emerging photovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Transparent electrodes based on silver nanowire networks: a brief overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">EMRS Fall 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112217v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nanostructured FTO films as transparent and diffuse electrodes for enhanced photovoltaic performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+                <w:t xml:space="preserve">Stable and efficient transparent electrodes based on silver nanowire networks: experimental and simulation approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lincot</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Sping symposium N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">BIT’s 8th Annual World Congress of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112222v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Dielectric Generators for energy harvesting and sensors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient, stable and flexible transparent electrodes based on metallic nanowire networks for emerging photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMSE (Advanced Materials Sciences and Engineering) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">E-MRS Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112227v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Conductive Metal Networks and Oxide Thin Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Stability Enhancement of Silver Nanowire Networks with Conformal ZnO Coatings Deposited by Atmospheric Pressure Spatial Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiais 2019 XIX Congresso da Sociedade Portuguesa de Materiais and X International Symposium on Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Euro CVD 22 Baltic ALD 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098573v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the properties of transparent electrodes based on silver nanowire networks for integration into organic solar cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of nanostructured FTO films as transparent and diffuse electrodes for enhanced photovoltaic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nourdine</w:t>
+                <w:t xml:space="preserve">Soraya Lakhdar Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lincot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Reseach Society, Nov 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Sping symposium N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098539v1</w:t>
+                <w:t xml:space="preserve">hal-02112222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of transparent electrodes based on metallic nanowire networks: analysis of the electrical, thermal and mechanical failure with experimental and modelling approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Flexible Transparent Electrodes based on Silver Nanowire Networks: Nanoscale Characterisation, Electrical Percolation, and Integration into Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Transparent Conductive Materials 5th E-MRS &amp; MRS-J Bilateral Symposium on Advanced Oxides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Crete, Greece</w:t>
+              <w:t xml:space="preserve">MRS Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981224v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the properties of transparent electrodes based on silver nanowire networks for integration into organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sannicolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Charvin</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nourdine</w:t>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Transparent Conductive Materials 4th E-MRS &amp; MRS-J Bilateral Symposium on Advanced Oxides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Crete, Greece</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Reseach Society, Nov 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981234v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of computational fluid Dynamics simulations to tune the deposition regime in close-proximity spatial atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Masse de La Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Brandao Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18713,3727 +18713,3727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-Nanowire/Metal Oxide Composite—A Printable Transparent Electrode for Applications in Optoelectronic Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Afzal Khan</w:t>
+                <w:t xml:space="preserve">Stability of transparent electrodes based on metallic nanowire networks: analysis of the electrical, thermal and mechanical failure with experimental and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+                <w:t xml:space="preserve">Viet Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Transparent Conductive Materials 5th E-MRS &amp; MRS-J Bilateral Symposium on Advanced Oxides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981215v1</w:t>
+                <w:t xml:space="preserve">hal-01981224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What really limits conductivity in highly doped polycrystalline transparent conductive materials? The case of ZnO:Al thin films deposited by open-air SALD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+                <w:t xml:space="preserve">Optimizing the properties of transparent electrodes based on silver nanowire networks for integration into organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Charvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th RAFALD Woekshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Transparent Conductive Materials 4th E-MRS &amp; MRS-J Bilateral Symposium on Advanced Oxides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981216v1</w:t>
+                <w:t xml:space="preserve">hal-01981234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Transparent Electrodes based on Silver Nanowire Networks: Nanoscale Characterisation, Electrical Percolation, and Integration into Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ag-Nanowire/Metal Oxide Composite—A Printable Transparent Electrode for Applications in Optoelectronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Masse de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afzal Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981231v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Rango</w:t>
+                <w:t xml:space="preserve">What really limits conductivity in highly doped polycrystalline transparent conductive materials? The case of ZnO:Al thin films deposited by open-air SALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th RAFALD Woekshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01686148v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Generation Transparent Conductive Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Transparent electrodes based on Ag nanowire networks: Fabrication, modelling and optimization of their properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Liu</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E-MRS- Fall meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072361v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent electrodes based on Ag nanowire networks: Fabrication, modelling and optimization of their properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS- Fall meeting 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Grenoble, France. pp.365-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016906v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01686148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Electrodes based on Silver Nanowire Networks: Physical Properties, Electrical Distribution and Integration into Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Generation Transparent Conductive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Masse de La  Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoma Sannicolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+                <w:t xml:space="preserve">S.T. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ngoc .Duy Nguyen</w:t>
+                <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Electronic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, University of Notre Dame, South Bend, Indiana, United States</w:t>
+              <w:t xml:space="preserve">Journées Énergie du Labex LANEF. Photovoltaïque: Couches MInces &amp; Concepts avancés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. André, V. Consonni, L. Grenet, J.P. Travers, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016918v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent and conductive materials for Energy applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bellet</w:t>
+                <w:t xml:space="preserve">Transparent Electrodes based on Silver Nanowire Networks: Physical Properties, Electrical Distribution and Integration into Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoma Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sannicolo</w:t>
+                <w:t xml:space="preserve">Yves Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aghazadehchors</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.-T. Zhang</w:t>
+                <w:t xml:space="preserve">Ngoc .Duy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Materials Research Conference - EMR2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">59th Electronic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, University of Notre Dame, South Bend, Indiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112237v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving stability of silver nanowire networks with ZnO coating by atmospheric pressure spatial atomic layer deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afzal Khan</w:t>
+                <w:t xml:space="preserve">Transparent and conductive materials for Energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aghazadehchors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet H. Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">H. Viet-Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-T. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">Energy &amp; Materials Research Conference - EMR2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016947v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature deposition of In-free TCO using Spatial ALD for application to amorphous/crystalline silicon heterojunction solar cells.</w:t>
+                <w:t xml:space="preserve">Low temperature deposition of In-free TCO using Spatial ALD for application to amorphous/crystalline silicon heterojunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Carroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delfina Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Chatou, France</w:t>
+              <w:t xml:space="preserve">6th International symposium on Transparent Conductive Materials (TCM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016944v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of Nano-Engineered Fluorine-Doped SnO2 Thin Films with Tunable Haze Factor for Photovoltaic Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Giusti</w:t>
+                <w:t xml:space="preserve">Improving stability of silver nanowire networks with ZnO coating by atmospheric pressure spatial atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afzal Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Brochen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jouvert</w:t>
+                <w:t xml:space="preserve">Viet H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Aghazadehchors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016938v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature deposition of In-free TCO using Spatial ALD for application to amorphous/crystalline silicon heterojunction solar cells</w:t>
+                <w:t xml:space="preserve">Low temperature deposition of In-free TCO using Spatial ALD for application to amorphous/crystalline silicon heterojunction solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Masse de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Carroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International symposium on Transparent Conductive Materials (TCM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Crete, Greece</w:t>
+              <w:t xml:space="preserve">RAFALD workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016932v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent electrodes based on silver nanowire networks: physical properties and potential applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+                <w:t xml:space="preserve">Studies of Nano-Engineered Fluorine-Doped SnO2 Thin Films with Tunable Haze Factor for Photovoltaic Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel P. Langley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+                <w:t xml:space="preserve">Stephane Brochen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Schmidt-Mende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jouvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meetingn, Symposium G</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">MRS Spring 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016956v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the stability of Ag nanowire networks with ultrathin TiO2 coating</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Fluorine-doped SnO2 thin films with tunable Haze Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brochen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTA Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016955v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Fluorine-doped SnO2 thin films with tunable Haze Factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Jouvet</w:t>
+                <w:t xml:space="preserve">Transparent electrodes based on silver nanowire networks: physical properties and potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2015</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meetingn, Symposium G</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016965v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between defects in metallic nanowire networks and their physical properties: a modeling and experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Enhancing the stability of Ag nanowire networks with ultrathin TiO2 coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 E-MRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">PTA Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017004v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanowire networks: study of physical properties and applications as transparent electrodes and heaters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Thermal properties of silver nanowire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Langley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Anikin</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanosmat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting, Symposium D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017005v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent electrodes composed of silver nanowire networks: physical properties and potential applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Muñoz-Rojas</w:t>
+                <w:t xml:space="preserve">Transparent electrodes composed of silver nanowire networks for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jiménez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Jouvert</w:t>
+                <w:t xml:space="preserve">Yann Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International symposium on Transparent Conductive Materials (TCM2014),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Crete, Greece</w:t>
+              <w:t xml:space="preserve">2014 E-MRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017008v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic nanowire networks for energy applications: experimental and modelling approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId551" w:history="1">
+                <w:t xml:space="preserve">Interplay between defects in metallic nanowire networks and their physical properties: a modeling and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Langley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. D. Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 E-MRS spring meeting,</w:t>
+              <w:t xml:space="preserve">2014 E-MRS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017002v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of silver nanowire networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver nanowire networks: study of physical properties and applications as transparent electrodes and heaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sorel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Bréchet</w:t>
+                <w:t xml:space="preserve">Gaël Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting, Symposium D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Nanosmat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016987v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent electrodes composed of silver nanowire networks for photovoltaic applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jimenez</w:t>
+                <w:t xml:space="preserve">Transparent electrodes composed of silver nanowire networks: physical properties and potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Pellegrin</w:t>
+                <w:t xml:space="preserve">D. Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 E-MRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France, France</w:t>
+              <w:t xml:space="preserve">5th International symposium on Transparent Conductive Materials (TCM2014),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017003v1</w:t>
+                <w:t xml:space="preserve">hal-02017008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of TiO2 ultrathin films on 3D substrates for energy applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Cagnon</w:t>
+                <w:t xml:space="preserve">Metallic nanowire networks for energy applications: experimental and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Langley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 E-MRS spring meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807357v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO / CdTe core shell nanowires on tin dioxide thin films for solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germain Rey</w:t>
+                <w:t xml:space="preserve">Atomic Layer Deposition of TiO2 ultrathin films on 3D substrates for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jolliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
+                <w:t xml:space="preserve">L. Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco CA, France. pp.63-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807391v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowire-based radial structures for photovoltaic applications</w:t>
+                <w:t xml:space="preserve">ZnO / CdTe core shell nanowires on tin dioxide thin films for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Doisneau</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jolliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NWG 2010 - 5th Nanowire Growth Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807398v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative material for electron transporting layer in dye sensitized solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO nanowire-based radial structures for photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonaimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Doisneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">NWG 2010 - 5th Nanowire Growth Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807401v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nanostructured material for dye sensitized solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative material for electron transporting layer in dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photovoltaic Specialists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hawai, United States. pp.5616827, Pages 3260-3263</w:t>
+              <w:t xml:space="preserve">1st European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641609v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of ZnO nanowires by MOCVD: fundamental role of the substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc oxide nanostructured material for dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216th Meeting of the Electrochemical Society / EuroCVD-17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IEEE Photovoltaic Specialists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hawai, United States. pp.5616827, Pages 3260-3263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460977v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray characterization of silicium quantum dots and ZnO nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Inorganic and Nanostructured Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CBD and MOCVD method for ZnO nanowires growth dedicated to dye sensitized solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of ZnO nanowires by MOCVD: fundamental role of the substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Majidi</w:t>
+                <w:t xml:space="preserve">M. Labeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Rouzic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">N. Thire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th EU PVSEC (24th European Photovoltaic Solar Energy Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hamburg, Germany. pp.613-617</w:t>
+              <w:t xml:space="preserve">216th Meeting of the Electrochemical Society / EuroCVD-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460984v1</w:t>
+                <w:t xml:space="preserve">hal-00460977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray investigation of nanostructured materials for Photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
@@ -22456,733 +22456,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray diffraction of nanostructured ZnO for solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
+                <w:t xml:space="preserve">Comparison of CBD and MOCVD method for ZnO nanowires growth dedicated to dye sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Majidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">24th EU PVSEC (24th European Photovoltaic Solar Energy Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hamburg, Germany. pp.613-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460987v1</w:t>
+                <w:t xml:space="preserve">hal-00460984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the growth of transparent conductive oxide and ZnO nanowires for dye sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bionaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance de nanofils de ZnO en vue de la réalisation de cellules solaires à colorant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+                <w:t xml:space="preserve">X-Ray diffraction of nanostructured ZnO for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA 2008 SF2M (Annual Meeting of the French society of metallurgy and materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390630v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Nanowire-based dye-sensitized solar cells: investigation of growth conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bellet</w:t>
+                <w:t xml:space="preserve">Croissance de nanofils de ZnO en vue de la réalisation de cellules solaires à colorant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference, EU-PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence, Spain. pp.214-217</w:t>
+              <w:t xml:space="preserve">JA 2008 SF2M (Annual Meeting of the French society of metallurgy and materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390604v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering analysis of heterogeneous powder structures by in situ microtomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Bouvard</w:t>
+                <w:t xml:space="preserve">ZnO Nanowire-based dye-sensitized solar cells: investigation of growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Missiaen</w:t>
+                <w:t xml:space="preserve">N. Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro PM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. a paraitre</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference, EU-PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence, Spain. pp.214-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203518v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sintering analysis of heterogeneous powder structures by in situ microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro PM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. a paraitre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of X-Ray Microtomography images of metal powders in the course of sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Conference on Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France. pp.240-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23192,2809 +23317,2930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and growth of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao van Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleation and Growth in Applied Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.41-64, 2024, ISBN: 978-0-323-99537-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-99537-5.00002-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic Nanowire Percolating Network: From Main Properties to Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Nanosystems for Biomedicine, Optoelectronics and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.89281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the study of silver nanowire networks and their applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Spatial Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Masse de la Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances toward the development of nanotechnology: current challenges and new frontiers in materials, processes, devices, and applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Vapor Deposition for Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.82439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733106v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Atomic Layer Deposition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Recent progress in the study of silver nanowire networks and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition for Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances toward the development of nanotechnology: current challenges and new frontiers in materials, processes, devices, and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-620-2-22099-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733083v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances toward the development of nanotechnology: current challenges and new frontiers in materials, processes, devices, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiquan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 9786202220996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thermal emissivity of highly efficient VO2-based thermochromic stacks coated with silver nanowire networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Rougier</w:t>
+                <w:t xml:space="preserve">Eco-conception of multi-layers optically active systems by fully printed approaches: materials-processes correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilou Boutarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denneulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Conference - MATA2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">LOPEC 2026 — International Exhibition &amp; Conference for Flexible, Organic &amp; Printed Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478261v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes transparentes à base de réseaux de nanofils de cuivre : propriétés électriques de jonctions uniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the thermal emissivity of highly efficient VO2-based thermochromic stacks coated with silver nanowire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Spa, Belgique</w:t>
+              <w:t xml:space="preserve">Materials Today Conference - MATA2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108373v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perylene diimide based metal-organic frameworks as electrochromic thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+                <w:t xml:space="preserve">Electrodes transparentes à base de réseaux de nanofils de cuivre : propriétés électriques de jonctions uniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anđela Križan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Zimny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Romanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Meeting on Electrochromism - IME15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Monte da Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Spa, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974527v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgNWs as suitable transparent electrode for sputtered electrochromic oxides films: from single layers to devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Perylene diimide based metal-organic frameworks as electrochromic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bras</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Diring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabride Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Meeting on Electrochromism - IME15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Monte da Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974500v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of ZrO2 and CeO2 thin films by AP-SALD for electrochemical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">AgNW network as transparent electrodes for electrochromic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Ambreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Faceira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power of interfaces 2024 (POI24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Palma De Majorque, Spain</w:t>
+              <w:t xml:space="preserve">Journées de Grand Sud-Ouest 2024 -GSO 2024 - SCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759663v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L Deschanvres</w:t>
+                <w:t xml:space="preserve">AgNWs as suitable transparent electrode for sputtered electrochromic oxides films: from single layers to devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Faceira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ducroquet</w:t>
+                <w:t xml:space="preserve">Patrice Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria. 2024</w:t>
+              <w:t xml:space="preserve">15th International Meeting on Electrochromism - IME15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Monte da Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986673v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgNW network as transparent electrodes for electrochromic films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
+                <w:t xml:space="preserve">Deposition of ZrO2 and CeO2 thin films by AP-SALD for electrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rodriguez Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Grand Sud-Ouest 2024 -GSO 2024 - SCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Power of interfaces 2024 (POI24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966539v1</w:t>
+                <w:t xml:space="preserve">hal-04759663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon PV 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Chambery, France</w:t>
+              <w:t xml:space="preserve">EU PVSEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienne, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986771v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochromic performance of silver nanowires based transparent electrode films: an approach to ITO-free electrochromic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+                <w:t xml:space="preserve">New Momentum in SOLving the indium and Silver consumption issues for a sustainable Terawattscale Industrialization of high efficiency solar CElls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Silicon PV 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723820v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS: A powerful tool for characterizing the surface chemistry of nanomaterials prepared by Spatial Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission (JNSPE) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sophia -Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SALD deposition of ZnO coatings for flexible, transparent electrodes for localized heating of lab-on-chip devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Electrochromic performance of silver nanowires based transparent electrode films: an approach to ITO-free electrochromic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Ambreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Faceira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Sanchez-Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO CVD/BALTIC ALD,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Leuven (Belgique), France</w:t>
+              <w:t xml:space="preserve">2023 MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801119v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-nanowires networks as transparent electrodes for electrochromic films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bellet</w:t>
+                <w:t xml:space="preserve">SALD deposition of ZnO coatings for flexible, transparent electrodes for localized heating of lab-on-chip devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Intercalation Compounds - ISICXXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">EURO CVD/BALTIC ALD,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Leuven (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726383v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS: A powerful tool for characterizing the surface chemistry of nanomaterials prepared by Spatial Atomic Layer Deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+                <w:t xml:space="preserve">Silver-nanowires networks as transparent electrodes for electrochromic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambreen Ambreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Faceira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraj Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fédération de Recherche Spectroscopies de Photoémission FR SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antibes, France</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Intercalation Compounds - ISICXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759236v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite transparent conducting material using metallic nanowire networks on a flexible substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">XPS: A powerful tool for characterizing the surface chemistry of nanomaterials prepared by Spatial Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahime Sekkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duy Huu Ngoc Nguyen</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muñoz-Rojas David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Transparent Conductive Materials &amp; 12th International Symposium on Transparent Oxide and Related Materials for Electronics and Optics -TCM-TOEO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Fédération de Recherche Spectroscopies de Photoémission FR SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759774v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal welding at room temperature of Cu@Ni nanowire network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Composite transparent conducting material using metallic nanowire networks on a flexible substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Romanus</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Huu Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nanoscience Meeting - C'NANO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Transparent Conductive Materials &amp; 12th International Symposium on Transparent Oxide and Related Materials for Electronics and Optics -TCM-TOEO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726792v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient, stable and flexible transparent electrodes based on metallic nanowire networks for emerging photovoltaics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+                <w:t xml:space="preserve">Metal welding at room temperature of Cu@Ni nanowire network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anđela Križan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zimny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Romanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC 14th International Conference on Materials Chemistry (MC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">The Nanoscience Meeting - C'NANO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801124v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficient, stable and flexible transparent electrodes based on metallic nanowire networks for emerging photovoltaics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina T. Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sannicolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC 14th International Conference on Materials Chemistry (MC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Birmingham (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use of Computational Fluid Dynamics (CFD) simulations to predict and tune the deposition mode in close-proximity Spatial Atomic Layer Deposition (SALD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Masse de La Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Brandao Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dedulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Laussanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26004,262 +26250,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement antimicrobien utilisant un dispositif comprenant un réseau percolant de nanofils, et produit comprenant le dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3129289A1 - App. FR2112252. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoelectronic device and method of manufacturing same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Munoz-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brochen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3491673A1; FR3054725A1; FR3054725B1; JP2019525467A; US10847502B2; US2019259740A1; WO2018020113A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId654"/>
+      <w:footerReference w:type="default" r:id="rId661"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26406,51 +26652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250498v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ronayette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sousa Nobre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113762" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagun Maurya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Labeyrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zimny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Rodriguez-Robles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2025.2573818" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Choi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseon Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseok Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Choa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.236545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Baret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambreen Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rougier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duy Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LF00234B" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baumgarten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rabecki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brisbois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-025-04312-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Porcar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorit Obenl&#252;neschlo&#223;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;ercole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020193" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05850f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Saroglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr02663a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Sanchez-Velasquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA05370B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Faceira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj S Nayak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14419" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Johnston" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farooq Khan Niazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LF00160E" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856986v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Kri&#382;an" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romanus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12698" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728791v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Battiato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucia Pellegrino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00364K" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gassab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Dridi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2023.101431" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheera Abdul Ghani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202200563" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03656201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Moritz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Fontanals" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03821" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03939" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Carlos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pimentel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700711v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Oskar Liedke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Butterling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32943-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sannicolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Huong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126234" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Masse de La Huerta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00181-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hanauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c02689" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03286501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Chatin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007344" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02931B" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac1632" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00895H" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112785" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00392A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Schultheiss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201910225" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Kacha Deyu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152797" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hunka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Br&#246;tz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142232" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aghazadehchors" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR05658K" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428220v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Masse de La Huerta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dedulle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02664A" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01822415v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Kraus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01242" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03079" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Langley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagrange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060440" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979154v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gottlieb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012577v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cabos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fontecave" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laguitton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979176v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrell" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhussupbekova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mullarkey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caffrey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027038" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Carroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979822" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sannicolo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillo Lohan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/5/055709" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060570" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04893" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758847v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC04153A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456347v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b03270" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Simonato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201602581" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31RVLM1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298391v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Langley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giusti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04084a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211353v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4904025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sorel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N. Coleman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500692d" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112066v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olmos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Michiel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8117-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122455v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04151h" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067075v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Giusti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Collins" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.09.015" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067070v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Langley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2014.063788" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067046v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giusti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5034473" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067050v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829672" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Muthukumar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jouvert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.08.085" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMQ6MFW3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067074v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mayousse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Celle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/45/452001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747510v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306174f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067042v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684543" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067739v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Surana" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepage" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lebrun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/10/105401" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1W6JJ9CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641612v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreuil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caubet-Hilloutou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3R08RG2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526842v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Takahashi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903150225" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067626v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Hao" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Cho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scardera" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. S. Shen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.04.002" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MD41ZVL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067625v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.076" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF75D41S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142266v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vagnon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Missiaen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.11.008" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CJTR7H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436113v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereiro-Lopez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaignan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141793v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vagnon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436851v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436864v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaignan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215501" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474952v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537625v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cloetens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zabler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J Blandin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01689-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R7T0GJM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567160v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.13181" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252511v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeyen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994314" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A89C4E44D31E77ED6D6B85F0B2743E06D6C5C5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246591v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lajzerowicz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992199" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EB11F210F3BD5B7455F98C03833A2874FF5DF18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447547v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968573v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799585v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Sousa Nobre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Monna" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799584v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071415v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zimny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447525v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724390v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambreen Ambreen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801107v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726170v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735277v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04746668v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04746724v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759638v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Kri&#382;anauskien&#279;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955837v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759283v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121346v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613587v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590910v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121365v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566737v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bardet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Toldra-Reig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759279v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552857v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757307v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614750v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belahcen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762220v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765282v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606007v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bardet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757320v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757340v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Goff" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764057v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S Nguyen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portaluppi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04520067v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112226v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762090v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dedulle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112225v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04569680v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762485v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501302v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekkat Abderrahime" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Masse de La Huerta" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04569763v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757333v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762105v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112217v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112222v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Lakhdar Chaouche" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112227v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098573v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viethuong Nguyen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098539v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981224v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981234v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981248v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brandao Veiga" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981215v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981216v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981231v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01686148v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.005" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072361v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Masse de La  Huerta" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Zhang" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016906v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016918v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Sannicolo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc .Duy Nguyen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112237v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sannicolo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghazadehchors" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viet-Nguyen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Zhang" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016947v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet H. Nguyen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016944v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016938v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanting Zhang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brochen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schmidt-Mende" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016932v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016956v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Langley" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016955v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016965v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017004v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Nguyen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017005v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017008v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvert" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017002v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016987v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017003v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641609v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460977v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thire" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408928v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460984v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majidi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Rouzic" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460987v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460989v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390630v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390604v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thir&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203518v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takahashi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Missiaen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146544v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Riviere" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Missiaen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817253v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao van Bui" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99537-5.00002-7" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733075v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bellet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.89281" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733106v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733083v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Masse de la Huerta" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.82439" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733095v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiquan Liu" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Zhu" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478261v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108373v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974527v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Diring" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabride Odobel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974500v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bras" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759663v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duhain" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Robles" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966539v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723820v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735483v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801119v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726383v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Nayak" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759236v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Rojas David" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759774v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Huu Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726792v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801124v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979497v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04602692v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denneulin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758129v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250498v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ronayette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sousa Nobre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113762" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Baret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambreen Khan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rougier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duy Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LF00234B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungjun Choi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseon Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minseok Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongho Choa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Okcu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.236545" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniia Chernukha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bardet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagun Maurya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Labeyrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zimny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Rodriguez-Robles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Zheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2025.2573818" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baumgarten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rabecki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brisbois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-025-04312-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Porcar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schmickler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorit Obenl&#252;neschlo&#223;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;ercole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100836" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Battiato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Sanchez-Velasquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucia Pellegrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00364K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Diring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02094" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dabert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina T. Papanastasiou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020193" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05850f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453542v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Saroglia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Akbari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr02663a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ribeiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.4c00044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Faceira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj S Nayak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c14419" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA05370B" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Johnston" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farooq Khan Niazi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LF00160E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;ela Kri&#382;an" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romanus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c12698" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#243;pez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2023.101431" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Gassab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Dridi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheera Abdul Ghani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Crivello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Resende" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sannicolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202200563" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chichignoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03939" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700708v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Carlos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pimentel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03656201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Moritz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Fontanals" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03821" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700711v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Oskar Liedke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Butterling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32943-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Viet Huong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126234" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arturo Masse de La Huerta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-021-00181-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318875v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hanauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Szambolics" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c02689" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02931B" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03318848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac1632" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Munoz-Rojas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00895H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03286501v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Chatin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007344" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112785" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513426v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Schultheiss" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201910225" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Madeira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00392A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02664A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getnet Kacha Deyu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152797" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02183969v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hunka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Br&#246;tz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12142232" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314439v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Aghazadehchors" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR05658K" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Masse de La Huerta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dedulle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jimenez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farrell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhussupbekova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mullarkey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caffrey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979152v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afzal Khan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b03079" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01822415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silas Kraus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b01242" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Langley" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagrange" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957835v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vitrant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060440" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Gottlieb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cabos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fontecave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laguitton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Carroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979822" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagrange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sannicolo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guillo Lohan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/5/055709" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685173v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10060570" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758851v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.07.037" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b04893" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758847v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640069v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC04153A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456347v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b03270" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Simonato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201602581" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31RVLM1S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298391v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Langley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giusti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04084a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211353v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4904025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giusti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5034473" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122455v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04151h" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olmos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Michiel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8117-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sorel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan N. Coleman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500692d" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Giusti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Collins" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.09.015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067070v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Langley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2014.063788" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067074v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mayousse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Celle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/45/452001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067050v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Modreanu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mescot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829672" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067049v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Muthukumar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jouvert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.08.085" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMQ6MFW3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747510v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306174f" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067042v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3684543" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794225v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.006" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4363LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067739v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Surana" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepage" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lebrun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/10/105401" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1W6JJ9CN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641601v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karst" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Doisneau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudouet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646762" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641597v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deshayes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641612v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067591v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubreuil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caubet-Hilloutou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haxaire" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mellier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.07.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3R08RG2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389087v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olmos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526842v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Takahashi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903150225" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067083v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Girardot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/pac-con-08-08-10" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. J. Hao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Cho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scardera" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. S. Shen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.04.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MD41ZVL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067625v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.02.076" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF75D41S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142266v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vagnon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Missiaen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.11.008" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CJTR7H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436113v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pereiro-Lopez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaignan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141793v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vagnon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lame" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436864v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaignan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215501" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436851v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474952v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537625v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cloetens" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zabler" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J Blandin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(02)01689-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R7T0GJM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567160v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.13181" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252511v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Royer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastie" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zeyen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994314" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A89C4E44D31E77ED6D6B85F0B2743E06D6C5C5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246591v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lajzerowicz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992199" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EB11F210F3BD5B7455F98C03833A2874FF5DF18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614417v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447547v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968573v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799584v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Sousa Nobre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Monna" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071415v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zimny" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799585v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04746668v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726170v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambreen Ambreen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801107v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724390v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447525v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735277v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759279v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552857v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706319v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Toldra-Reig" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04746724v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121346v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759638v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Kri&#382;anauskien&#279;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955837v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vaurette" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759283v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613587v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590910v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121365v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566737v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bardet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757307v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Goff" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04614750v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Bonvalot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belahcen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765282v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762220v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606007v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bardet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757340v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Goff" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04520067v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764057v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V S Nguyen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portaluppi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112227v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098573v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viethuong Nguyen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112226v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762090v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dedulle" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112225v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04569680v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414264v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boichot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762079v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762485v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501302v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekkat Abderrahime" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Masse de La Huerta" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04569763v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757333v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112217v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762105v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112222v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Lakhdar Chaouche" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981231v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098539v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981248v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brandao Veiga" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981224v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981234v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981215v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981216v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016906v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01686148v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mariette" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.005" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072361v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Masse de La  Huerta" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Zhang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016918v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Sannicolo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc .Duy Nguyen" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112237v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sannicolo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aghazadehchors" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viet-Nguyen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Zhang" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016932v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016947v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet H. Nguyen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016944v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016938v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanting Zhang" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brochen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schmidt-Mende" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016965v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016956v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Langley" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016955v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016987v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Nguyen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017003v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017004v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017005v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Anikin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017008v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouvert" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017002v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807357v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briz&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cagnon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.913" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807391v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolliot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807398v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807401v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641609v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408928v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delachat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460977v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labeau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thire" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460970v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460984v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majidi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Rouzic" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460989v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bionaz" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460987v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390630v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thir&#233;" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390604v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thir&#233;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203518v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takahashi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Missiaen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146544v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Riviere" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Missiaen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817253v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao van Bui" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99537-5.00002-7" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733075v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bellet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.89281" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733083v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Masse de la Huerta" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.82439" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733106v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733095v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiquan Liu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Zhu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05605679v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Boutarin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rougier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denneulin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478261v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108373v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974527v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Diring" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabride Odobel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966539v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974500v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bras" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759663v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duhain" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez Robles" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Roussel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986673v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Demange" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Deschanvres" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducroquet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986771v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deschanvres" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04735483v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723820v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801119v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726383v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Nayak" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759236v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Rojas David" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759774v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Huu Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726792v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801124v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979497v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04602692v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758129v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>