--- v0 (2026-03-14)
+++ v1 (2026-04-06)
@@ -4944,239 +4944,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scientific advisory councils in the COVID-19 response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delfraissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Horgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kåre Mølbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Soria Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)01846-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Note de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 73 (2), pp.427-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.232.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368976v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-04370254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -13402,51 +13402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05533242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05346077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/des-lobbys-au-menu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.benam.2005.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carpenter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14145-4_30" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-5Q3SWTGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabat&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besan&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05306333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05419624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Pillayre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Viaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nacu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Catton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chi-Chung Cheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Dhingra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00485-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0427" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delfraissy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horgan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re M&#248;lbak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Soria Sim&#243;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01846-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0259" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Druais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(22)01840-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906324v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02235-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Velpry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468461v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27163-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Segret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0095" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bothorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Munier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Pierre Planel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spaak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cipriano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa199" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31599-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03103465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bakhta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.699.1327" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939890" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0189" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0161" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camadro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Trouvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01785174v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517438v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S0101-3300201700010004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ulrich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.052.0039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.838" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00002932" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522536v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03170802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.105.0551" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465536v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.101.0187" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0073" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.005.0229" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465539v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465543v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.776" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569325v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01317290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137439v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569409v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569704v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569690v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569722v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594981v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569766v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569692v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070552v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05533242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05346077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/des-lobbys-au-menu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.benam.2005.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carpenter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14145-4_30" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-5Q3SWTGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabat&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besan&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05306333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05419624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Pillayre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Viaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nacu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Catton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chi-Chung Cheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Dhingra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00485-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delfraissy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horgan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re M&#248;lbak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Soria Sim&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01846-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0427" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0259" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Druais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(22)01840-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906324v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02235-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Velpry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468461v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27163-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Segret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0095" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bothorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Munier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Pierre Planel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spaak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cipriano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa199" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31599-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03103465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bakhta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.699.1327" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939890" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0189" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0161" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camadro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Trouvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01785174v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517438v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S0101-3300201700010004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ulrich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.052.0039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.838" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00002932" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522536v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03170802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.105.0551" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465536v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.101.0187" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0073" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.005.0229" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465539v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465543v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.776" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569325v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01317290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137439v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569409v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569704v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569690v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569722v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594981v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569766v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569692v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070552v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>