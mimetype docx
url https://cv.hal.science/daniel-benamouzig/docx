--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -6449,209 +6449,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Sécurité sanitaire et réactions au Covid-19. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice-Pierre Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.7-11. </w:t>
+              <w:t xml:space="preserve">, 2021, Sécurité sanitaire et réactions au Covid-19, 2, pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.212.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501856v1</w:t>
+                <w:t xml:space="preserve">hal-03501861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité sanitaire et réactions au Covid-19. Avant-propos</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice-Pierre Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Sécurité sanitaire et réactions au Covid-19, 2, pp.7-11. </w:t>
+              <w:t xml:space="preserve">, 2021, 2, pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.212.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501861v1</w:t>
+                <w:t xml:space="preserve">hal-03501856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health services research in France: bridging the gap between academia and policymaking</w:t>
               </w:r>
@@ -7804,239 +7804,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Policy Diffusion and translation. The Case of Evidence-based Health Agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novos Estudos Cebrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25091/S0101-3300201700010004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La définition de l’hypersensibilité électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Radiofréquences et santé, 9, pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01785174v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-01517438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos du dossier thématique 'L’organisation des soins en psychiatrie</w:t>
               </w:r>
@@ -8107,265 +8107,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Achieving universal health coverage in France : policy reforms and the challenge of inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, France : nation and world, 387 Special Series (10034), pp.2236-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00580-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apport de la recherche à la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (Supplément), pp.20-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/med.2016.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522535v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-01314882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureaucratie, organisations et formalisation des savoirs</w:t>
               </w:r>
@@ -8455,51 +8455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ITMO Santé Publique, entre savoirs et pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, pp.39 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12580,316 +12580,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire l’autonomie des savoirs. L’économiste et ses « motifs »</w:t>
+                <w:t xml:space="preserve">Une sociologie en quête d’action au tournant des années quatre-vingts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales : sortir du paradigme de l’action ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Sciences Po, Paris, France</w:t>
+              <w:t xml:space="preserve">, May 2010, CSO, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594981v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Une sociologie en quête d’action au tournant des années quatre-vingts</w:t>
+                <w:t xml:space="preserve">hal-03569766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire l’autonomie des savoirs. L’économiste et ses « motifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales : sortir du paradigme de l’action ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, CSO, Paris, France</w:t>
+              <w:t xml:space="preserve">, May 2010, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03569766v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement à l'épreuve du nouveau management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encadrer ceux qui travaillent avec des populations vulnérables : nouvelles contraintes, nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Maison Européenne des Sciences de l'Homme et de la Société, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideas and representation in Bismarkian systems: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Ideas and the Politics of Representation: The Case of Health Policy in Rich Democracies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Rothermere American Institute, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569692v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03594976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13402,51 +13402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05533242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05346077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/des-lobbys-au-menu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.benam.2005.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carpenter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14145-4_30" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-5Q3SWTGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabat&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besan&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05306333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05419624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Pillayre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Viaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nacu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Catton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chi-Chung Cheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Dhingra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00485-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delfraissy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horgan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re M&#248;lbak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Soria Sim&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01846-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0427" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0259" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Druais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(22)01840-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906324v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02235-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Velpry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468461v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27163-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Segret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0095" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bothorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Munier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Pierre Planel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spaak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cipriano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa199" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31599-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03103465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bakhta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.699.1327" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939890" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0189" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0161" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camadro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Trouvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01785174v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517438v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S0101-3300201700010004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ulrich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.103" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.052.0039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.838" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00002932" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522536v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03170802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.105.0551" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465536v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.101.0187" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0073" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.005.0229" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465539v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465543v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.776" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569325v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01317290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137439v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569409v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569704v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569690v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569722v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594981v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569766v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569692v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070552v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05533242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05346077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/des-lobbys-au-menu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.benam.2005.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carpenter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14145-4_30" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-5Q3SWTGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabat&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besan&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05306333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05419624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Pillayre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Viaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nacu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Catton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chi-Chung Cheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Dhingra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00485-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delfraissy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horgan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re M&#248;lbak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Soria Sim&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01846-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0427" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0259" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Druais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(22)01840-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906324v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02235-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Velpry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468461v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27163-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Segret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0095" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bothorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Munier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Pierre Planel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spaak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cipriano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa199" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31599-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03103465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bakhta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.699.1327" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939890" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0189" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0161" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camadro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Trouvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S0101-3300201700010004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01785174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ulrich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522535v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.103" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.052.0039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.838" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00002932" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522536v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03170802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.105.0551" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465536v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.101.0187" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0073" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.005.0229" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465539v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465543v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.776" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569325v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01317290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137439v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569409v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569704v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569690v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569722v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569766v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594976v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070552v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>