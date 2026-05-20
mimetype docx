--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -227,450 +227,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qui a droit à la médecine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Krikorian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Saada. Presses de Sciences Po, pp.72, 2025, 9782724644005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des lobbys au comptoir : l'industrie de l'alcool contre la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raisons d'agir. , pp.170, 2025, 9791097084462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05444427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lobbys au menu. Les entreprises agro-alimentaires contre la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Krikorian</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Julie Saada. Presses de Sciences Po, pp.72, 2025, 9782724644005</w:t>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'agir éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.176, 2022, 9791097084257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03667529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food and Pharmaceutical Agencies in Europe, Between Bureaucracy and Democracy. Cross-national Perspectives. A Commented Bibliography - eds Daniel Benamouzig et Olivier Borraz, ,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.176, 2022, 9791097084257</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grenoble, CNRS-MSH-Alpes, 250 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Paris; Daniel Benamouzig. La Documentation française, 61 (3-4), pp.356, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465545v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-00370203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé au miroir de l’économie : une histoire de l'économie de la santé en France</w:t>
               </w:r>
@@ -1146,337 +1146,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des frontières des organisations à l’organisation des frontières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routines bureaucratiques et innovations collégiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Aust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borraz Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, 2022, 9782724638608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des frontières des organisations à l’organisation des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Borraz Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.199 - 212, 2022, 9782724638608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention, dépistage et innovation thérapeutique en matière de cancer colorectal en France. Quelles orientations stratégiques pour 2030 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sabaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCR Horizon 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Routines bureaucratiques et innovations collégiales</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burocracia, organizações, políticas públicas e formalização do conhecimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia Política da ação pública : teorias, abordagens et conceitos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9786587791173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1659,268 +1659,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse coûts‐avantages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gilbert; E. Henry; J.-N. Jouzel; P. Marichalar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de Sciences Po, pp.41-48, 2015, 978-2-7246-1760-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation comme processus d’institutionnalisation. Le cas des agences sanitaires en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes, institutions et régulation publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Hermann, pp.93 - 111, 2015, 9782705690243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expertise par cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dourlens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry, Emmanuel; Gilbert, Claude; Jouzel, Jean-Noël; Marichalar, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.156-163, 2015, références, 9782724617603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247538v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-03707512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des idées pour l'action publique : instruments ou motifs cognitifs</w:t>
               </w:r>
@@ -2351,173 +2351,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Boudon; Mohamed Cherkaoui; Bernard Valade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la pensée sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.618 - 621, 2005, 2130516890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Etat au chevet de l’économie médicale : la contribution du CREDOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Chauvière; Philippe Bezes; Jean-Jacques Chevallier; Nicole de Montricher; Frédéric Ocqueteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat à l'épreuve des sciences sociales : la fonction recherche dans les administrations sous la Vème République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.88 - 110, 2005, 2707147214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465548v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01465547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationing Health Care in Europe–France</w:t>
               </w:r>
@@ -3068,1363 +3068,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les activités politiques des producteurs de boissons alcooliques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire santé, Sciences Po. 2024, pp.156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réguler les DASRI et transformer les pratiques. Au cœur de la définition du risque infectieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2024, pp.152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des CLCC dans la coordination des parcours de soins en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Pillayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire Santé, Sciences Po (Paris France). 2024, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre l'obésité en France : lumières, ombres et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé, Sciences Po (Paris France). 2024, pp.157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacouette-Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France); Agence Régionale de Santé d’Ile-de-France. 2023, pp.367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de l'évaluation de l'axe 2 du Projet régional de santé - les plateaux médicotechniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Claval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire santé de Sciences Po Paris. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse - Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2023, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-régulation de la publicité alimentaire : la force d'intérêts économiques croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Chaire Santé, Sciences Po (Paris France). 2024, pp.157</w:t>
+                <w:t xml:space="preserve">Julie Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2022, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Plateaux médico-techniques de cardiologie et de chirurgie cardiaque en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Claval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Guériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire santé de Sciences Po Paris. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateaux médicotechniques de chirurgie et d’endoscopie digestive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Bercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire santé de Sciences Po Paris. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La controverse des logos nutritionnels : expérimenter pour légitimer un instrument contesté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2021, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités politiques des entreprises de la filière des compléments alimentaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chaire santé, Sciences Po. 2024, pp.156</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire santé, Sciences Po. 2021, pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Blanck</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités et capacités politiques de la filière laitière en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2024, pp.152</w:t>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2020, pp.274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">Chaire santé de Sciences Po Paris. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre acteurs publics et privés autour des nouvelles recommandations nutritionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boubal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire Santé de Sciences Po Paris (France). 2019, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Synthèse - Evaluation du projet régional de santé (PRS) d'Ile-de-France 2018-2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution opérationnelle des sciences humaines et sociales à l'expertise en santé‐alimentation-environnement‐ travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...844 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,5625 +4810,5625 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bataille cognitive des logos nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 73 (2), pp.295-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.232.0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Covid-19 pandemic: a catalyst for accelerating global action on patient safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Catton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chi-Chung Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neelam Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (10), pp.1108-1110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00485-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific advisory councils in the COVID-19 response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delfraissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Horgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kåre Mølbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Soria Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Stadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)01846-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 73 (2), pp.427-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.232.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 73 (2), pp.259-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.232.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After 2 years of the COVID-19 pandemic, translating One Health into action is urgent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Druais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 401 (10378), pp.789-794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0140-6736(22)01840-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freins et leviers de la mise en place d'une politique de prévention secondaire de l'ostéoporose : étude EFFEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Blanck</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (Supplement 4), pp.S272-S273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.09.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidemiology and control of SARS-CoV-2 epidemics in partially vaccinated populations: a modeling study applied to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tran Kiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Colizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-022-02235-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906324v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réguler avec modération : le cas des recommandations nutritionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boubal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité sanitaire et réactions au Covid-19. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice-Pierre Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sécurité sanitaire et réactions au Covid-19, 2, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.212.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice-Pierre Planel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.212.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fondation de France et les soins palliatifs : Une action publique under cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.95-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.213.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SARS-CoV-2 transmission across age groups in France and implications for control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tran Kiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Salje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27163-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468461v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barriers and Expectations for Patients in Post-Osteoporotic Fracture Care in France: The EFFEL Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Cabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2021.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positioning Digital Tracing Applications in the Management of the COVID-19 Pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (10), pp.e27301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/27301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicians’ decision processes about the HPV vaccine: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (3), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer l'influence ? Une méthode de quantification des activités politiques des entreprises du secteur agroalimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.122 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France's COVID-19 response: balancing conflicting public health traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 396 (10246), pp.219-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(20)31599-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et expertise sanitaire. Entretien avec Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.en ligne - en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur du Conseil scientifique. L’épidémie peut-être le ferment d’une transformation ambitieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées, la revue des sciences économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7-8, pp.96 - 102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health services research in France: bridging the gap between academia and policymaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Spaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cipriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France : le Conseil scientifique Covid-19, rôle et fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Bakhta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue médicale suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (699), pp.1327-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53738/REVMED.2020.16.699.1327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies politiques des entreprises en santé publique : le cas de l’agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (3), pp.189 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.193.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science réglementaire en santé publique : de quoi parle-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Camadro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Trouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 30 (2), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.182.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des savoirs économiques au prix du médicament.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (3), pp.161-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.183.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expertise en sciences sociales : une affaire politique ? Le cas de l'Agence nationale de sécurité sanitaire (Anses)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (37), pp.39 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.037.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NICE et les interférences pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3), pp.181 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.183.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l’hypersensibilité électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Radiofréquences et santé, 9, pp.37-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01785174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Diffusion and translation. The Case of Evidence-based Health Agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Minonzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novos Estudos Cebrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25091/S0101-3300201700010004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achieving universal health coverage in France : policy reforms and the challenge of inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, France : nation and world, 387 Special Series (10034), pp.2236-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00580-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la recherche à la prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (Supplément), pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2016.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bureaucratie, organisations et formalisation des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 73 (2), pp.295-325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.232.0295⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 66 (1), pp.9 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.161.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos du dossier thématique 'L’organisation des soins en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-022-02235-1⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’organisation des soins en psychiatrie, 2016/2, pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.162.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réguler avec modération : le cas des recommandations nutritionnelles</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ITMO Santé Publique, entre savoirs et pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Boubal</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.39 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve.052.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs qualité et l’intégration bureaucratique de l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.68 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sociological checklist for assessing environmental health risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Risk Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.36 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1867299X00002932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins à la découverte de l'économie (1950-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.41 - 69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage 'Economists and Societies: Discipline and Profession in the United States, Britain and France, 1890s to 1990s' M. Fourcade. Princeton University Press, Princeton (2010), 384 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (4), pp.556-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2013.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régulation pour le système de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New public management and professionals in the public sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bianic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paradeise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (supplément 1), pp.e1-e52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2012.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du grand soir au clair-obscur : Expertise économique et privatisation bureaucratique de l’assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (193), pp.56 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.193.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professionnel et le &amp;quot;système&amp;quot; : l’intégration institutionnelle du monde médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.293-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.8348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi sur les médicaments : pour une conception plus réaliste des conflits d’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Galès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note de la Fondation Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1 - 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales à l'épreuve de l'expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Geoffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">E. Meto</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00577791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier débat : New Public Management et professions dans l’État : au-delà des oppositions, quelles recompositions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bianic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paradeise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.09.058⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.293-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.8348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fibromyalgie : du problème public à l’expérience des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Nacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27163-1⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.551 - 562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.105.0551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Fondation de France et les soins palliatifs : Une action publique under cover</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation des aspects sociaux en santé. La formation d’une expertise sociologique à la Haute Autorité de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
-              </w:r>
-[...517 lines deleted...]
-                <w:t xml:space="preserve">Maurice-Pierre Planel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Sécurité sanitaire et réactions au Covid-19, 2, pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.212.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 64 (1-2), pp.187 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.101.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation académique et engagements partisans des économistes de la santé (1970-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Maurice-Pierre Planel</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.73 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.073.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Haute Autorité de santé au cœur des choix économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (5), pp.229 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.005.0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What's new in French Sociology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Footnotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessine-moi un périmètre de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.33 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.005.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durkheim pragmatiste et autres constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.00 - 00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vrai est-il soluble dans le social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du numéro &amp;quot;Régulation, évaluation et vie sociale des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.7-11. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 61 (3-4), pp.7 - 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...3379 lines deleted...]
-                <w:t xml:space="preserve">Durkheim pragmatiste et autres constructions</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment nous sommes tous devenus libéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.00 - 00</w:t>
+              <w:t xml:space="preserve">, 2007, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vrai est-il soluble dans le social ?</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation, évaluation et vie sociale des médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...244 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61 (3-4), pp.7 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11169,51 +11169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation des soins en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70 (6), pp.284, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11365,51 +11365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie agroalimentaire et ses activités politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11427,64 +11427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 et expertise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11528,51 +11528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix d’un logo nutritionnel : des intérêts inconciliables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11590,51 +11590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La généralisation des indicateurs qualité en Aquitaine. Entre contraintes et apprentissages. Une étude sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11749,51 +11749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les liens d’intérêts structurels : le cas des groupes d’intérêts de l’agro-alimentaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès de l'AFSP, Section thématique 26 : Les groupes d’intérêt peuvent-ils composer un sous-champ de la science politique à l’horizon 2030 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11831,64 +11831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implementation of economic knowledge in Health Technology assessment agencies in the UK and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Minonzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual conference of the Society for the advancement of Socio-economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SASE, Jun 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11976,920 +11976,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dimensions techniques et cognitives des instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les instruments d’action publique : mise en discussion théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Sciences Po, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les opérateurs de l’évaluation économique et de l’amélioration de la qualité des soins en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hassenteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-G Minonzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experts, expertises et santé publique : entre différentes acceptions et enjeux, comment avancer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating Science and Technology: France and the United Kingdom, Historical Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology, Communication and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les dimensions techniques et cognitives des instruments</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideas and representation in Bismarkian systems: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les instruments d’action publique : mise en discussion théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Sciences Po, Paris, France</w:t>
+              <w:t xml:space="preserve">The Politics of Ideas and the Politics of Representation: The Case of Health Policy in Rich Democracies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rothermere American Institute, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement à l'épreuve du nouveau management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encadrer ceux qui travaillent avec des populations vulnérables : nouvelles contraintes, nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Maison Européenne des Sciences de l'Homme et de la Société, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante ans d'évaluation socio- économique en santé : entre technologie d'Etat et débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vers une évaluation socio-économique des risques ? L’apport des sciences sociales à l’analyse des risques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Centre de Sociologie des organisations, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratiser les agences sanitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle de l'IFRIS (Institut Francilien Recherche, Innovation et Société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, Conservatoire National des Arts et Métiers (CNAM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health assessment agencies as intensive knowledge bureaucracies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the 17th International Conference of the Council for European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la notion de 'Qualité de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap et qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Fondation Garches,Conseil général des Hauts-de-Seine – Hôtel du Département, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agences, outils de gouvernance pour une rationalisation des pratiques biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agences sanitaires : gérer la bioéthique au quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Institut Curie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une sociologie en quête d’action au tournant des années quatre-vingts</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire l’autonomie des savoirs. L’économiste et ses « motifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales : sortir du paradigme de l’action ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, CSO, Paris, France</w:t>
+              <w:t xml:space="preserve">, May 2010, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Produire l’autonomie des savoirs. L’économiste et ses « motifs »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie en quête d’action au tournant des années quatre-vingts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales : sortir du paradigme de l’action ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Sciences Po, Paris, France</w:t>
+              <w:t xml:space="preserve">, May 2010, CSO, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-03569692v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12920,51 +12920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation économique dans les agences de santé. Un regard croisé France Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13070,51 +13070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs qualité et l'intégration bureaucratique de l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13145,51 +13145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sociological checklist for assessing environmental health risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13402,51 +13402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05533242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05346077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/des-lobbys-au-menu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.benam.2005.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carpenter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14145-4_30" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-5Q3SWTGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabat&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besan&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05306333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05419624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Pillayre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904531v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Viaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nacu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Catton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chi-Chung Cheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Dhingra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00485-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delfraissy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horgan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re M&#248;lbak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Soria Sim&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01846-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0427" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0259" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Druais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(22)01840-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906324v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02235-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Velpry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468461v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27163-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Segret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0095" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bothorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Munier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27301" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Pierre Planel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spaak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cipriano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa199" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31599-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03103465v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bakhta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.699.1327" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939890" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0189" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0161" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701893v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camadro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Trouvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0187" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S0101-3300201700010004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01785174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ulrich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522535v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.103" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.052.0039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.838" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00002932" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522536v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400176v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03170802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.105.0551" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465536v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.101.0187" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0073" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.005.0229" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465539v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465543v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.776" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569325v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01317290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137439v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569409v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594977v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569704v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569690v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569722v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569766v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594976v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569692v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070552v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05533242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05346077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/des-lobbys-au-menu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdeaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.benam.2005.01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163093v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cusin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carpenter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14145-4_30" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-5Q3SWTGB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sabat&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1zqrn8r.20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besan&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Launois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567815v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594979v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boubal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05306333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cotton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05419624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacouette-Foug&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Viaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Pillayre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04904531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Aranda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bercot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Reynaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04908790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gu&#233;riaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04906011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Salomon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nacu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01404831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0295" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Catton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chi-Chung Cheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Dhingra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00485-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delfraissy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horgan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#229;re M&#248;lbak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Soria Sim&#243;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Stadler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)01846-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0427" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0259" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914066v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Atlani-Duault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Druais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(22)01840-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Launois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Velpry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.058" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906324v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bosetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Andronico" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colizza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02235-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501861v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice-Pierre Planel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Segret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468461v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Salje" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27163-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cabout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Briot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.10.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bothorel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Munier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Bouchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy K Ward" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.12.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939890" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095695v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(20)31599-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03096915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;nard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03103465v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemieux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101363v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spaak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cipriano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa199" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149521v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bakhta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.699.1327" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02959981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0189" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camadro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Trouvin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0187" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938125v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0161" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01960102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.183.0181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01785174v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517438v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25091/S0101-3300201700010004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00580-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.161.0009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ulrich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02135430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.052.0039" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.838" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465509v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00002932" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522536v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465511v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bezes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demazi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.07.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.193.0056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400607v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8348" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400176v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577791v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03170802v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.105.0551" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465536v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.101.0187" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0073" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.005.0229" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022038v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465541v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465539v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465546v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465543v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01465544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.776" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569325v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01317290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611196v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137439v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368977v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02137677v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01963155v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977103v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levif" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569171v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594977v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569409v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-G Minonzio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569704v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569774v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399029v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569690v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569722v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569766v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938247v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070552v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>