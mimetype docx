--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -1310,364 +1310,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe François</w:t>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jourdan</w:t>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cornut</w:t>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Berretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857864v1</w:t>
+                <w:t xml:space="preserve">hal-03696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Berretti</w:t>
+                <w:t xml:space="preserve">Ivan Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (Part 2), pp.155981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696000v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3060,701 +3060,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-use strategies in stem radial growth of two oak species, one Temperate deciduous and one Mediterranean evergreen: what can be inferred from seasonal variations in the delta C-13 of the current year ring?</w:t>
+                <w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Maia</w:t>
+                <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Maguas</w:t>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpz043⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620159v1</w:t>
+                <w:t xml:space="preserve">hal-02939160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic high-frequency measurements of full soil greenhouse gas fluxes in a tropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Maire</w:t>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jay</w:t>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Berveiller</w:t>
+                <w:t xml:space="preserve">Benoît Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+                <w:t xml:space="preserve">Joke van den Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.785-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-785-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939160v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic high-frequency measurements of full soil greenhouse gas fluxes in a tropical forest</w:t>
+                <w:t xml:space="preserve">Carbon-use strategies in stem radial growth of two oak species, one Temperate deciduous and one Mediterranean evergreen: what can be inferred from seasonal variations in the delta C-13 of the current year ring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Stahl</w:t>
+                <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Burban</w:t>
+                <w:t xml:space="preserve">Rodrigo Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke van den Berge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">Cristina Maguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (3), pp.785-796. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (8), pp.1329 - 1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-16-785-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpz043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628755v1</w:t>
+                <w:t xml:space="preserve">hal-02620159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation measurements at ICOS ecosystem stations</w:t>
+                <w:t xml:space="preserve">Towards long-term standardised carbon and greenhouse gas observations for monitoring Europe’s terrestrial ecosystems: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carrara</w:t>
+                <w:t xml:space="preserve">Daniela Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasi Kolari</w:t>
+                <w:t xml:space="preserve">Manuel Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Op de Beeck</w:t>
+                <w:t xml:space="preserve">Nuria Altimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Arriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Agrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (4), pp.589-605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/intag-2017-0049⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp.439-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/intag-2017-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257967v1</w:t>
+                <w:t xml:space="preserve">hal-02625808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards long-term standardised carbon and greenhouse gas observations for monitoring Europe’s terrestrial ecosystems: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation measurements at ICOS ecosystem stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Acosta</w:t>
+                <w:t xml:space="preserve">Arnaud Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Altimir</w:t>
+                <w:t xml:space="preserve">Pasi Kolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Op de Beeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Arriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Agrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (4), pp.439-455. </w:t>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp.589-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/intag-2017-0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/intag-2017-0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625808v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood phenology, not carbon input, controls the interannual variability of wood growth in a temperate oak forest</w:t>
               </w:r>
@@ -4030,51 +4030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4280,51 +4280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest summer albedo is sensitive to species and thinning: how should we account for this in Earth system models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Bréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6008,51 +6008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability of stem photosynthesis among tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kierzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,90 +8455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of leaf demography on remotely sensed data using DART and PROSPECT-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9320,51 +9320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5329ADCF"/>
+    <w:nsid w:val="46F1D179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9551,51 +9551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-berveiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7461-6420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130333018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189734636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356764037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3391-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Granda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Flo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Adorj&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2607-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P&#233;rez&#8208;priego" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15314" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01855-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke van den Berge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-785-2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257967v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Franz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0039" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257903v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13771" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab-Sedze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heggy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.06.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWPJKX3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Br&#233;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geppert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2411-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Barzegar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Delshad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Karim Kashi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94TFGS43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-2120.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0193-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28ZRQGZF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Pierre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02283.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kierzkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.1.53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Burghardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gebauer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01364.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sedze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350558" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7640" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Geppert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03990968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA112171" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-berveiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7461-6420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130333018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189734636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356764037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3391-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Granda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Flo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Adorj&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2607-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P&#233;rez&#8208;priego" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15314" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01855-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke van den Berge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-785-2019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Franz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257903v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13771" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab-Sedze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heggy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.06.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWPJKX3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Br&#233;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geppert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2411-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Barzegar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Delshad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Karim Kashi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94TFGS43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-2120.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0193-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28ZRQGZF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Pierre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02283.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kierzkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.1.53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Burghardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gebauer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01364.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sedze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350558" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7640" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Geppert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03990968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA112171" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>