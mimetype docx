--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -1310,364 +1310,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Andrus</w:t>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberta Berretti</w:t>
+                <w:t xml:space="preserve">Ivan Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (Part 2), pp.155981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696000v1</w:t>
+                <w:t xml:space="preserve">hal-03857864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe François</w:t>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jourdan</w:t>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cornut</w:t>
+                <w:t xml:space="preserve">Roberta Berretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 838 (Part 2), pp.155981. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857864v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1712,295 +1712,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of proximal methods for monitoring leaf phenology in temperate deciduous forests</w:t>
+                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Soudani</w:t>
+                <w:t xml:space="preserve">Rémy Denéchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina-Nicoleta Apostol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
+                <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (11), pp.3391 - 3408. </w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-3391-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265754v1</w:t>
+                <w:t xml:space="preserve">hal-02735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
+                <w:t xml:space="preserve">A survey of proximal methods for monitoring leaf phenology in temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Denéchère</w:t>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecaterina-Nicoleta Apostol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bonne</w:t>
+                <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65, pp.369-379. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.3391 - 3408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-3391-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735790v1</w:t>
+                <w:t xml:space="preserve">hal-03265754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher sample sizes and observer inter‐calibration are needed for reliable scoring of leaf phenology in trees</w:t>
               </w:r>
@@ -2012,51 +2012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Denéchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,90 +2120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of C-band Synthetic Aperture Radar Sentinel-1 time-series for the monitoring of phenological cycles in a deciduous forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2386,1103 +2386,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t>
+                <w:t xml:space="preserve">Environmental control of land-atmosphere CO 2 fluxes from temperate ecosystems: a statistical approach based on homogenized time series from five land-use types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Flechard</w:t>
+                <w:t xml:space="preserve">Virginie Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ibrom</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+                <w:t xml:space="preserve">Bernard Longdoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16000889.2020.1784689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541780v1</w:t>
+                <w:t xml:space="preserve">hal-02900349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control of land-atmosphere CO 2 fluxes from temperate ecosystems: a statistical approach based on homogenized time series from five land-use types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Pastorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Canfora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moreaux</w:t>
+                <w:t xml:space="preserve">Housen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Longdoz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Dufrêne</w:t>
+                <w:t xml:space="preserve">Danielle Christianson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (1), pp.1-25. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16000889.2020.1784689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02900349v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t>
+                <w:t xml:space="preserve">Ecosystem transpiration and evaporation: insights from three water flux partitioning methods across FLUXNET sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilberto Pastorello</w:t>
+                <w:t xml:space="preserve">Jacob Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Trotta</w:t>
+                <w:t xml:space="preserve">Oscar Pérez‐priego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Canfora</w:t>
+                <w:t xml:space="preserve">Sha Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Poyatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housen Chu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danielle Christianson</w:t>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (12), pp.6916-6930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778635v1</w:t>
+                <w:t xml:space="preserve">hal-02995533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem transpiration and evaporation: insights from three water flux partitioning methods across FLUXNET sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yao Zhang</w:t>
+                <w:t xml:space="preserve">“Green pointillism”: detecting the within-population variability of budburst in temperate deciduous trees with phenological cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15314⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (4), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-019-01855-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995533v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Green pointillism”: detecting the within-population variability of budburst in temperate deciduous trees with phenological cameras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
+                <w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (4), pp.663-670. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.1583-1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-019-01855-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241714v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t>
+                <w:t xml:space="preserve">Carbon-use strategies in stem radial growth of two oak species, one Temperate deciduous and one Mediterranean evergreen: what can be inferred from seasonal variations in the delta C-13 of the current year ring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Maire</w:t>
+                <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jay</w:t>
+                <w:t xml:space="preserve">Rodrigo Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Berveiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+                <w:t xml:space="preserve">Cristina Maguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (8), pp.1329 - 1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpz043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939160v1</w:t>
+                <w:t xml:space="preserve">hal-02620159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic high-frequency measurements of full soil greenhouse gas fluxes in a tropical forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Stahl</w:t>
+                <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Burban</w:t>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke van den Berge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (3), pp.785-796. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-16-785-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628755v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-use strategies in stem radial growth of two oak species, one Temperate deciduous and one Mediterranean evergreen: what can be inferred from seasonal variations in the delta C-13 of the current year ring?</w:t>
+                <w:t xml:space="preserve">Automatic high-frequency measurements of full soil greenhouse gas fluxes in a tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke van den Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Maguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (8), pp.1329 - 1341. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.785-796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpz043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-785-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620159v1</w:t>
+                <w:t xml:space="preserve">hal-02628755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards long-term standardised carbon and greenhouse gas observations for monitoring Europe’s terrestrial ecosystems: a review</w:t>
               </w:r>
@@ -4030,51 +4030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4133,64 +4133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between photochemical reflectance index and light-use efficiency in deciduous and evergreen broadleaf forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4280,51 +4280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest summer albedo is sensitive to species and thinning: how should we account for this in Earth system models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Bréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4395,441 +4395,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
+                <w:t xml:space="preserve">13C-labelling of leaf photoassimilates to study the source–sink relationship in two Iranian melon cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+                <w:t xml:space="preserve">Taher Barzegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Franz-W. Badeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Mojtaba Delshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdol-Karim Kashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151, pp.157-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390401v1</w:t>
+                <w:t xml:space="preserve">hal-04257743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C-labelling of leaf photoassimilates to study the source–sink relationship in two Iranian melon cultivars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why do mixotrophic plants stay green? A comparison between green and achlorophyllous orchid individuals in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz-W. Badeck</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Delshad</w:t>
+                <w:t xml:space="preserve">Cédric Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdol-Karim Kashi</w:t>
+                <w:t xml:space="preserve">Alain Rocheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.008⟩</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (1), pp.95-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-2120.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04257743v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do mixotrophic plants stay green? A comparison between green and achlorophyllous orchid individuals in situ</w:t>
+                <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roy</w:t>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gonneau</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rocheteau</w:t>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 83 (1), pp.95-117. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/11-2120.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257760v1</w:t>
+                <w:t xml:space="preserve">hal-04390401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t>
               </w:r>
@@ -5053,51 +5053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase inabovegroundfreshlitterquantityover-stimulatessoil respiration inatemperatedeciduousforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (46), pp.26-34. </w:t>
@@ -5199,90 +5199,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbohydrate supply on stem growth, wood and respired CO2 13C: assessment by experimental girdling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5333,64 +5333,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,345 +5473,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00353850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon assimilation by tree stems: potential involvement of phosphoenolpyruvate carboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-007-0193-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667059v1</w:t>
+                <w:t xml:space="preserve">hal-04252653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon assimilation by tree stems: potential involvement of phosphoenolpyruvate carboxylase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (2), pp.149-157. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (10), pp.3846-3864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-007-0193-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252653v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal, daily and diurnal variations in the stable carbon isotope composition of carbon dioxide respired by tree trunks in a deciduous oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanbostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6008,51 +6008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability of stem photosynthesis among tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kierzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,230 +6686,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended duration of the budburst period under future climate warming: insights from a model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choix de capteurs et techniques de déploiement in natura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANF DeCapin - Déploiement de Capteurs in natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTCE - Réseau Technologique sur les Capteurs en Environnement, Sep 2023, Saint-Michel l'Observatoire, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262429v1</w:t>
+                <w:t xml:space="preserve">hal-04252346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de capteurs et techniques de déploiement in natura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended duration of the budburst period under future climate warming: insights from a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANF DeCapin - Déploiement de Capteurs in natura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252346v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem gross primary productivity during the COVID-19 lockdown</w:t>
               </w:r>
@@ -7154,51 +7154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What fluxes are telling us so far ? A naïve reanalysis of CO2 fluxes over the past 18 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Jesium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8056,51 +8056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8455,90 +8455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of leaf demography on remotely sensed data using DART and PROSPECT-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9320,51 +9320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46F1D179"/>
+    <w:nsid w:val="B007384C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9551,51 +9551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-berveiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7461-6420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130333018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189734636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356764037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3391-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Granda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Flo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Adorj&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2607-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nelson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P&#233;rez&#8208;priego" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15314" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241714v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01855-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke van den Berge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-785-2019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Franz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257903v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13771" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab-Sedze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heggy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.06.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWPJKX3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Br&#233;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geppert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2411-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Barzegar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Delshad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Karim Kashi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94TFGS43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-2120.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252653v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0193-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28ZRQGZF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Pierre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02283.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kierzkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.1.53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Burghardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gebauer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01364.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252346v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sedze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350558" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7640" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Geppert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03990968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA112171" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-berveiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7461-6420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130333018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189734636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356764037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3391-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Granda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Flo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Adorj&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2607-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nelson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P&#233;rez&#8208;priego" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15314" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01855-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke van den Berge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-785-2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Franz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257903v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13771" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab-Sedze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heggy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.06.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWPJKX3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Br&#233;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geppert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2411-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Barzegar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Delshad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Karim Kashi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94TFGS43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-2120.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252653v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0193-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28ZRQGZF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Pierre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02283.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kierzkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.1.53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Burghardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gebauer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01364.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sedze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350558" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7640" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Geppert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03990968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA112171" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>