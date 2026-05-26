--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -204,51 +204,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -372,6169 +372,6315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a novel approach to partitioning respiration and photosynthesis using eddy covariance, wavelets and conditional sampling</w:t>
+                <w:t xml:space="preserve">Bridging the Energy Balance Gap in Eddy‐Covariance Measurements: Insights From Standardized Network Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
+                <w:t xml:space="preserve">Giacomo Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">David Durden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">Luca Di Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Mauder</w:t>
+                <w:t xml:space="preserve">Christopher Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+                <w:t xml:space="preserve">Simone Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 372, pp.110684. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (5), pp.e70892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202918v1</w:t>
+                <w:t xml:space="preserve">hal-05620731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
+                <w:t xml:space="preserve">Evaluation of a novel approach to partitioning respiration and photosynthesis using eddy covariance, wavelets and conditional sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Postic</w:t>
+                <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Devresse</w:t>
+                <w:t xml:space="preserve">Matthias Mauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (20), pp.7603-7679. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.110684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-7603-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121280v1</w:t>
+                <w:t xml:space="preserve">hal-05202918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of the within-population variability of budburst in forest trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Devresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.865-879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-865-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.7603-7679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7603-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746259v1</w:t>
+                <w:t xml:space="preserve">hal-05121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+                <w:t xml:space="preserve">A model of the within-population variability of budburst in forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Künstler</w:t>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Qiu</w:t>
+                <w:t xml:space="preserve">Alexandre Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (9), pp.e14500. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.865-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-865-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718869v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of the within-population variability of budburst in forest trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morfin</w:t>
+                <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Künstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2023-1075⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (9), pp.e14500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294652v1</w:t>
+                <w:t xml:space="preserve">hal-04718869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and attribution of an anomaly in terrestrial photosynthesis in Europe during the COVID-19 lockdown</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul C Stoy</w:t>
+                <w:t xml:space="preserve">A model of the within-population variability of budburst in forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 903, pp.166149. </w:t>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2023-1075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224631v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 European heatwave led to stem dehydration but not to consistent growth reductions in forests</w:t>
+                <w:t xml:space="preserve">Detection and attribution of an anomaly in terrestrial photosynthesis in Europe during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Salomón</w:t>
+                <w:t xml:space="preserve">Angela Che Ing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Peters</w:t>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Zweifel</w:t>
+                <w:t xml:space="preserve">Nicola Arriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Sass-Klaassen</w:t>
+                <w:t xml:space="preserve">Dario Papale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemiek Stegehuis</w:t>
+                <w:t xml:space="preserve">Paul C Stoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 903, pp.166149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27579-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880254v1</w:t>
+                <w:t xml:space="preserve">hal-04224631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
+                <w:t xml:space="preserve">The 2018 European heatwave led to stem dehydration but not to consistent growth reductions in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe François</w:t>
+                <w:t xml:space="preserve">Roberto Salomón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jourdan</w:t>
+                <w:t xml:space="preserve">Richard Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cornut</w:t>
+                <w:t xml:space="preserve">Roman Zweifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Sass-Klaassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemiek Stegehuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27579-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857864v1</w:t>
+                <w:t xml:space="preserve">hal-03880254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Berretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (Part 2), pp.155981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30037-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665728v1</w:t>
+                <w:t xml:space="preserve">hal-03857864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bonne</w:t>
+                <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30037-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02735790v1</w:t>
+                <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of proximal methods for monitoring leaf phenology in temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (11), pp.3391 - 3408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-3391-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher sample sizes and observer inter‐calibration are needed for reliable scoring of leaf phenology in trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">The within-population variability of leaf spring and autumn phenology is influenced by temperature in temperate deciduous trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Denéchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Dufrêne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina-Nicoleta Apostol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13656⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.369-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-019-01762-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219687v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of C-band Synthetic Aperture Radar Sentinel-1 time-series for the monitoring of phenological cycles in a deciduous forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Vincent</w:t>
+                <w:t xml:space="preserve">Higher sample sizes and observer inter‐calibration are needed for reliable scoring of leaf phenology in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Denéchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03371195v1</w:t>
+                <w:t xml:space="preserve">hal-03219687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global transpiration data from sap flow measurements: the SAPFLUXNET database</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark A Adams</w:t>
+                <w:t xml:space="preserve">Potential of C-band Synthetic Aperture Radar Sentinel-1 time-series for the monitoring of phenological cycles in a deciduous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Adorján</w:t>
+                <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.2607 - 2649. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.102505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-2607-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03261880v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control of land-atmosphere CO 2 fluxes from temperate ecosystems: a statistical approach based on homogenized time series from five land-use types</w:t>
+                <w:t xml:space="preserve">Global transpiration data from sap flow measurements: the SAPFLUXNET database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moreaux</w:t>
+                <w:t xml:space="preserve">Rafael Poyatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Longdoz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Dufrêne</w:t>
+                <w:t xml:space="preserve">Víctor Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Flo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Adorján</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16000889.2020.1784689⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2607 - 2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2607-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900349v1</w:t>
+                <w:t xml:space="preserve">hal-03261880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housen Chu</w:t>
+                <w:t xml:space="preserve">Chris Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Christianson</w:t>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.1583-1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03778635v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem transpiration and evaporation: insights from three water flux partitioning methods across FLUXNET sites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental control of land-atmosphere CO 2 fluxes from temperate ecosystems: a statistical approach based on homogenized time series from five land-use types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Zhang</w:t>
+                <w:t xml:space="preserve">Virginie Moreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Longdoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15314⟩</w:t>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (1), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16000889.2020.1784689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995533v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Green pointillism”: detecting the within-population variability of budburst in temperate deciduous trees with phenological cameras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
+                <w:t xml:space="preserve">The FLUXNET2015 dataset and the ONEFlux processing pipeline for eddy covariance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Pastorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Canfora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housen Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Christianson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0534-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-019-01855-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04241714v1</w:t>
+                <w:t xml:space="preserve">hal-03778635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-nitrogen interactions in European forests and semi-natural vegetation - Part 1: Fluxes and budgets of carbon, nitrogen and greenhouse gases from ecosystem monitoring and modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+                <w:t xml:space="preserve">Ecosystem transpiration and evaporation: insights from three water flux partitioning methods across FLUXNET sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Pérez‐priego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Poyatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (12), pp.6916-6930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-1583-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02541780v1</w:t>
+                <w:t xml:space="preserve">hal-02995533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-use strategies in stem radial growth of two oak species, one Temperate deciduous and one Mediterranean evergreen: what can be inferred from seasonal variations in the delta C-13 of the current year ring?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">“Green pointillism”: detecting the within-population variability of budburst in temperate deciduous trees with phenological cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cristina Maguas</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (4), pp.663-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-019-01855-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpz043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620159v1</w:t>
+                <w:t xml:space="preserve">hal-04241714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic high-frequency measurements of full soil greenhouse gas fluxes in a tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke van den Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (3), pp.785-796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-16-785-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards long-term standardised carbon and greenhouse gas observations for monitoring Europe’s terrestrial ecosystems: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon-use strategies in stem radial growth of two oak species, one Temperate deciduous and one Mediterranean evergreen: what can be inferred from seasonal variations in the delta C-13 of the current year ring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Acosta</w:t>
+                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Altimir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola Arriga</w:t>
+                <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+                <w:t xml:space="preserve">Rodrigo Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Maguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Agrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/intag-2017-0039⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (8), pp.1329 - 1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpz043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625808v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation measurements at ICOS ecosystem stations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards long-term standardised carbon and greenhouse gas observations for monitoring Europe’s terrestrial ecosystems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasi Kolari</w:t>
+                <w:t xml:space="preserve">Daniela Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Op de Beeck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Manuel Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Altimir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Arriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Agrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (4), pp.589-605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/intag-2017-0049⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp.439-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/intag-2017-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04257967v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood phenology, not carbon input, controls the interannual variability of wood growth in a temperate oak forest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Radiation measurements at ICOS ecosystem stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasi Kolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Op de Beeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Arriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Agrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp.589-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/intag-2017-0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13771⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04257903v1</w:t>
+                <w:t xml:space="preserve">hal-04257967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint assimilation of eddy covariance flux measurements and FAPAR products over temperate forests within a process-oriented biosphere model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Rayner</w:t>
+                <w:t xml:space="preserve">Wood phenology, not carbon input, controls the interannual variability of wood growth in a temperate oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (9), pp.1839 - 1857. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (2), pp.459-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JG002966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805695v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of L-band InSAR coherence over volcanic areas using LiDAR and in situ measurements</w:t>
+                <w:t xml:space="preserve">Joint assimilation of eddy covariance flux measurements and FAPAR products over temperate forests within a process-oriented biosphere model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arab-Sedze</w:t>
+                <w:t xml:space="preserve">C. Bacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Heggy</w:t>
+                <w:t xml:space="preserve">P. Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bretar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Berveiller</w:t>
+                <w:t xml:space="preserve">N. Macbean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jacquemoud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Rayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (9), pp.1839 - 1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JG002966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949412v1</w:t>
+                <w:t xml:space="preserve">hal-01805695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between photochemical reflectance index and light-use efficiency in deciduous and evergreen broadleaf forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of L-band InSAR coherence over volcanic areas using LiDAR and in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arab-Sedze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Heggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 144, pp.73-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 152, pp.202-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257804v1</w:t>
+                <w:t xml:space="preserve">hal-03949412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest summer albedo is sensitive to species and thinning: how should we account for this in Earth system models?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Geppert</w:t>
+                <w:t xml:space="preserve">Relationships between photochemical reflectance index and light-use efficiency in deciduous and evergreen broadleaf forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hmimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-2411-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555783v1</w:t>
+                <w:t xml:space="preserve">hal-04257804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C-labelling of leaf photoassimilates to study the source–sink relationship in two Iranian melon cultivars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest summer albedo is sensitive to species and thinning: how should we account for this in Earth system models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Delshad</w:t>
+                <w:t xml:space="preserve">J. Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdol-Karim Kashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">F.M. Bréon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.008⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (8), pp.2411 - 2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-2411-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04257743v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do mixotrophic plants stay green? A comparison between green and achlorophyllous orchid individuals in situ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gonneau</w:t>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rocheteau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/11-2120.1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257760v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">13C-labelling of leaf photoassimilates to study the source–sink relationship in two Iranian melon cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+                <w:t xml:space="preserve">Taher Barzegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Franz-W. Badeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Delshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdol-Karim Kashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151, pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390401v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why do mixotrophic plants stay green? A comparison between green and achlorophyllous orchid individuals in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Plain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cédric Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rocheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (1), pp.95-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-2120.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652532v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soil nitrogen supply on carbon assimilation by tree stems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masako M. Dannoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest/2010022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00883625v1</w:t>
+                <w:t xml:space="preserve">hal-02652532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase inabovegroundfreshlitterquantityover-stimulatessoil respiration inatemperatedeciduousforest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Effect of soil nitrogen supply on carbon assimilation by tree stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.06.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2010022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00574912v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carbohydrate supply on stem growth, wood and respired CO2 13C: assessment by experimental girdling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+                <w:t xml:space="preserve">Increase inabovegroundfreshlitterquantityover-stimulatessoil respiration inatemperatedeciduousforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fresneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. François</w:t>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpq039⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (46), pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168030v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00574912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Damesin</w:t>
+                <w:t xml:space="preserve">Impact of carbohydrate supply on stem growth, wood and respired CO2 13C: assessment by experimental girdling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (7), pp.818-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpq039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00353850v1</w:t>
+                <w:t xml:space="preserve">hal-03168030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon assimilation by tree stems: potential involvement of phosphoenolpyruvate carboxylase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Root exclusion through trenching does not affect the isotopic composition of soil CO2 efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-007-0193-4⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 319 (1-2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-008-9844-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252653v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00353850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (10), pp.3846-3864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal, daily and diurnal variations in the stable carbon isotope composition of carbon dioxide respired by tree trunks in a deciduous oak forest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Carbon assimilation by tree stems: potential involvement of phosphoenolpyruvate carboxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-006-0592-z⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-007-0193-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168089v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree stem phospho enol pyruvate carboxylase (PEPC): lack of biochemical and localization evidence for a C 4 ‐like photosynthesis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeril Degrouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ambard-Bretteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐noël Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 176 (4), pp.775-781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02283.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variability of stem photosynthesis among tree species</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal, daily and diurnal variations in the stable carbon isotope composition of carbon dioxide respired by tree trunks in a deciduous oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanbostal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 151 (2), pp.268-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-006-0592-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/27.1.53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04252652v1</w:t>
+                <w:t xml:space="preserve">hal-03168089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Q. Petraea [Matt.] Lieb., Q. Robur L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interspecific variability of stem photosynthesis among tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kierzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2006068⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (1), pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/27.1.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656239v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbon isotope composition of CO2 respired by trunks: comparison of four sampling methods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in morphological and physiological responses to water-logging between two sympatric oak species (Q. Petraea [Matt.] Lieb., Q. Robur L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaves</w:t>
+                <w:t xml:space="preserve">Julien Parelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dizengremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.1799⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (8), pp.849-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03991053v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The carbon isotope composition of CO2 respired by trunks: comparison of four sampling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.369-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.1799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mixotrophy in orchids: insights from a comparative study of green individuals and nonphotosynthetic individuals of Cephalanthera damasonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Julou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Burghardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gebauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 166 (2), pp.639-653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01364.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6544,1626 +6690,1626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth is not just about wood : investigating the link between ecosystem carbon uptake and net primary productivity in three European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de capteurs et techniques de déploiement in natura</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Extended duration of the budburst period under future climate warming: insights from a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANF DeCapin - Déploiement de Capteurs in natura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252346v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended duration of the budburst period under future climate warming: insights from a model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Choix de capteurs et techniques de déploiement in natura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANF DeCapin - Déploiement de Capteurs in natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTCE - Réseau Technologique sur les Capteurs en Environnement, Sep 2023, Saint-Michel l'Observatoire, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262429v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem gross primary productivity during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Che Ing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienne (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impacts of the summer 2019 heatwave on ecosystem functioning inferred from ICOS flux towers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fléchard Chris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS Science Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Carbon Observation System, Sep 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What fluxes are telling us so far ? A naïve reanalysis of CO2 fluxes over the past 18 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale ICOS France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal physiological interpretation of intra-ring δ13C variation in temperate species: experimental and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Jesium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-annual tree ring ð13C across time: tracking the responses of Q. petraea to climatic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ecological Federation 2015, Ecology at the interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of seasonal variation of assimilated carbon transfer to biochemical compounds by tracing 13C after pulse labelling on Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2014, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-band InSAR decorrelation analysis in volcanic terrains using airborne LiDAR data and in situ measurements: The case of the Piton de la Fournaise volcano, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Sedze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Heggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bretar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2012 - 2012 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.3907-3910, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako M. Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Meeting AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San francisco, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon after in situ 13CO2 pulse labelling of trees for a better understanding of belowground carbon allocation in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako M. Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action FP0803 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Birmensdorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masako Dannoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8173,547 +8319,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net Ecosystem Productivity of a mature temperate deciduous oak forest: reconciling flux and biometric estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne &amp; Online, Austria. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of wavelets to decrease gap filling in turbulent surface fluxes measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Depuydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. pp.EGU23-7640, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of leaf demography on remotely sensed data using DART and PROSPECT-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of species selection and management on forest canopy albedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Marie Breon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Geppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8723,147 +8869,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology across scales: an intercontinental analysis of leaf-out dates in temperate deciduous tree communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Treuil-Dussouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Hufkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8873,269 +9019,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantino Listowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Astafyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils biogéniques par les écosystèmes gérés - Nouvelles références sur grandes cultures et forêts françaises et effets des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9145,114 +9291,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’assimilation de carbone par le compartiment ligneux aérien de l’arbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paris-Sud, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008PA112171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03990968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId341"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9320,51 +9466,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B007384C"/>
+    <w:nsid w:val="876BC7B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9551,51 +9697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-berveiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7461-6420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130333018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189734636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356764037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3391-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Granda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Flo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Adorj&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2607-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nelson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P&#233;rez&#8208;priego" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15314" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01855-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke van den Berge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-785-2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Franz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257903v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13771" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab-Sedze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heggy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.06.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWPJKX3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Br&#233;on" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geppert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2411-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Barzegar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Delshad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Karim Kashi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94TFGS43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-2120.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252653v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0193-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28ZRQGZF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Pierre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02283.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kierzkowski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.1.53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Burghardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gebauer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01364.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sedze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350558" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7640" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Geppert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03990968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA112171" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-berveiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7461-6420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130333018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189734636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356764037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cecchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110927" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nicolini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Fiore" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Florian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sabbatini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70892" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Herig Coimbra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110684" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-865-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-1075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Salom&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Zweifel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Sass-Klaassen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Stegehuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27579-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hmimina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-3391-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina-Nicoleta Apostol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01762-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13656" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Poyatos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Granda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Flo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Adams" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Adorj&#225;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2607-2021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Flechard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Skiba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Vries" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1583-2020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16000889.2020.1784689" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Pastorello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canfora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housen Chu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Christianson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0534-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02995533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Nelson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar P&#233;rez&#8208;priego" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15314" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-019-01855-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Burban" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke van den Berge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-785-2019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Franz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Acosta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Altimir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0039" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Kolari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Op de Beeck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2017-0049" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13771" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macbean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JG002966" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949412v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arab-Sedze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heggy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWPJKX3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.01.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2193TS16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555783v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Br&#233;on" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geppert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2411-2014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Barzegar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Delshad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol-Karim Kashi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.12.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94TFGS43-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257760v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gonneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-2120.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010022" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574912v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.06.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7PVN2L8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00353850v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9844-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99RFRMQB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252653v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0193-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28ZRQGZF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252654v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeril Degrouard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Pierre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02283.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252652v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kierzkowski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.1.53" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656239v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006068" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991039v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Burghardt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gebauer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01364.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12473" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sedze" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350558" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746247v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21532" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632023v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Depuydt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7640" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811043v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Otto" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Geppert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03990968v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PA112171" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>