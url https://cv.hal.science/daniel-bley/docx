--- v0 (2026-03-06)
+++ v1 (2026-04-08)
@@ -678,534 +678,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et dynamique d’une population forestière du sud-cameroun</w:t>
+                <w:t xml:space="preserve">L'anthropologie démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon K Mudubu</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">IFORD Cameroun, pp.103, 1999, Les cahiers de l’Iford, 2-905327-39-1</w:t>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 3441, 127 p., 1999, Collection Que Sais-je, 2130496441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442732v1</w:t>
+                <w:t xml:space="preserve">hal-01986867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie démographique</w:t>
+                <w:t xml:space="preserve">Structure et dynamique d’une population forestière du sud-cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PUF, 3441, 127 p., 1999, Collection Que Sais-je, 2130496441</w:t>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFORD Cameroun, pp.103, 1999, Les cahiers de l’Iford, 2-905327-39-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986867v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme et la lagune : de l'espace naturel à l'espace urbanisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+                <w:t xml:space="preserve">Jacques Champaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fozzati</w:t>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (ss. dir.). </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 321 p., 1998, Travaux de la SEH, Vernazza-Licht Nicole, 2-9511840-3-4</w:t>
+              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Bernard, PAGEZY Hélène, VERNAZZA-LICHT Nicole (ss dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 241 p., 1998, Villes du Sud et environnement, Vernazza-Licht N., 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442742v1</w:t>
+                <w:t xml:space="preserve">hal-01290270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'homme et la lagune : de l'espace naturel à l'espace urbanisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fozzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (ss. dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 321 p., 1998, Travaux de la SEH, Vernazza-Licht Nicole, 2-9511840-3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Champaud</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-01290270v1</w:t>
+                <w:t xml:space="preserve">hal-01442742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'Homme sur les milieux naturels : perceptions et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,51 +1507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CNRS, 138 p., 1984, 2222034515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2908,423 +2908,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la recherche contribue−t−elle à l'amélioration de la lutte antivectorielle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions et IEC sur la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Fontenille Didier et al. </w:t>
+                <w:t xml:space="preserve">Setbon Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fontenille D. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte antivectorielle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, +CD−ROM, IRD Éditions, pp.590-632, 2009, coll. Expertise collégiale</w:t>
+              <w:t xml:space="preserve">, + CD-ROM, Editions IRD, pp.319-349, 2009, Collection Expertise collégiale, 978-2-7099-1777-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995133v1</w:t>
+                <w:t xml:space="preserve">hal-01995126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et IEC sur la lutte antivectorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la recherche contribue−t−elle à l'amélioration de la lutte antivectorielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desenclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setbon Michel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Fontenille D. et al. </w:t>
+                <w:t xml:space="preserve">Christophe Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fontenille Didier et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte antivectorielle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, + CD-ROM, Editions IRD, pp.319-349, 2009, Collection Expertise collégiale, 978-2-7099-1777-3</w:t>
+              <w:t xml:space="preserve">, +CD−ROM, IRD Éditions, pp.590-632, 2009, coll. Expertise collégiale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995126v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai troppo magre. Variazioni sul peso femminile in menopausa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Anthropologie épidémiologique : la dimension médicale de l’écologie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Diasio Nicoletta, Vinel Virginie </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.M. Guihard-Costa ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franco Angeli, pp.190-201, 2007, Collection Scienza et salute</w:t>
+              <w:t xml:space="preserve">L’homme et sa diversité. Perspectives et enjeux de l’anthropologie biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.69-81, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295038v1</w:t>
+                <w:t xml:space="preserve">hal-01995105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie épidémiologique : la dimension médicale de l’écologie humaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Froment</w:t>
+                <w:t xml:space="preserve">Mai troppo magre. Variazioni sul peso femminile in menopausa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A.M. Guihard-Costa ed. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diasio Nicoletta, Vinel Virginie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homme et sa diversité. Perspectives et enjeux de l’anthropologie biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.69-81, 2007</w:t>
+              <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Angeli, pp.190-201, 2007, Collection Scienza et salute</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995105v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et qualité de vie</w:t>
               </w:r>
@@ -3390,186 +3390,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie</w:t>
+                <w:t xml:space="preserve">La démografia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Suzanne C., Polet C. eds. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions De Boeck Université, pp.335-337, 2005</w:t>
+              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EVD Navarra éd,, pp.407- 412, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995081v1</w:t>
+                <w:t xml:space="preserve">hal-01995102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démografia</w:t>
+                <w:t xml:space="preserve">La qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne C., Polet C. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EVD Navarra éd,, pp.407- 412, 2005</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions De Boeck Université, pp.335-337, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995102v1</w:t>
+                <w:t xml:space="preserve">hal-01995081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie des travailleurs et exposition à la maladie dans une plantation agro-industrielle du Sud Cameroun : approche anthropologique</w:t>
               </w:r>
@@ -3747,173 +3747,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition démographique</w:t>
+                <w:t xml:space="preserve">Introduccion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Suzanne C., Polet C., eds. </w:t>
+              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions De Boeck Université, pp.382-384, 2005</w:t>
+              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EVD Navarra éditeur, pp.341-342, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995085v1</w:t>
+                <w:t xml:space="preserve">hal-01995096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduccion</w:t>
+                <w:t xml:space="preserve">La transition démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
+              <w:t xml:space="preserve">Suzanne C., Polet C., eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EVD Navarra éditeur, pp.341-342, 2005</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions De Boeck Université, pp.382-384, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995096v1</w:t>
+                <w:t xml:space="preserve">hal-01995085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie et écologie humaine</w:t>
               </w:r>
@@ -4052,113 +4052,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SUSANNE S., REBATO E., CHIARELLI B. </w:t>
+              <w:t xml:space="preserve">Susanne Ch., Rebato E., Chiarelli B., eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie biologique. Evolution et biologie humaine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Université, pp.634-635, 2003</w:t>
+              <w:t xml:space="preserve">Anthropologie biologique. Evolution et biologie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Université Editeur, pp.333-334, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442720v1</w:t>
+                <w:t xml:space="preserve">hal-01995069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démographie</w:t>
               </w:r>
@@ -4211,100 +4198,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Susanne Ch., Rebato E., Chiarelli B., eds. </w:t>
+              <w:t xml:space="preserve">SUSANNE S., REBATO E., CHIARELLI B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie biologique. Evolution et biologie humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Université Editeur, pp.333-334, 2003</w:t>
+              <w:t xml:space="preserve">Anthropologie biologique. Evolution et biologie humaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Université, pp.634-635, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995069v1</w:t>
+                <w:t xml:space="preserve">hal-01442720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
               </w:r>
@@ -4396,405 +4396,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’immigration au jumelage. Petite histoire d’une relation entre les communes de Fontanigorda et de Saint-Maime au XIXème et XXème siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mouvements de population en Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C.R.D.O. éditeur, pp.212-221, 2001</w:t>
+              <w:t xml:space="preserve">Bahuchet S., de Maret P. (éds.) Les peuples des forêts tropicales aujourd’hui. Volume III- Région Afrique Centrale, Bruxelles : Avenir des Peuples des Forêts Tropicales, pp. 145-193</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-193, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995059v1</w:t>
+                <w:t xml:space="preserve">hal-03126732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’immigration au jumelage. Petite histoire d’une relation entre les communes de Fontanigorda et de Saint-Maime au XIXème et XXème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Carriere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rabino-Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bahuchet S., de Maret P. (éds.) Les peuples des forêts tropicales aujourd’hui. Volume III- Région Afrique Centrale, Bruxelles : Avenir des Peuples des Forêts Tropicales, pp. 145-193</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-193, 2001</w:t>
+              <w:t xml:space="preserve">Les mouvements de population en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C.R.D.O. éditeur, pp.212-221, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126732v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de la fécondité et de la mortalité des enfants dans la région du Ntem (Sud Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Serge Bahuchet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t>
+              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Bergier, pp.615-627, 2000, 978-2951184343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497626v1</w:t>
+                <w:t xml:space="preserve">hal-01997393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les peuples des forêts tropicales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4840,578 +4823,591 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme et la forêt tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition de Bergier, pp.9-14, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la fécondité et de la mortalité des enfants dans la région du Ntem (Sud Cameroun)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Perception de la malnutrition chez l’enfant pré-scolaire dans la vallée du Ntem (Sud Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de Bergier, pp.615-627, 2000, 978-2951184343</w:t>
+              <w:t xml:space="preserve">L’homme et la Forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Bergier, pp.629-638, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997393v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la malnutrition chez l’enfant pré-scolaire dans la vallée du Ntem (Sud Cameroun)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+                <w:t xml:space="preserve">Processus migratoire et qualité de vie. L'exemple des migrants retournés au village dans une zone forestière du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N (eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homme et la Forêt tropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de Bergier, pp.629-638, 2000</w:t>
+              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition de Bergier; Société d'Ecologie Humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-173, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997386v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus migratoire et qualité de vie. L'exemple des migrants retournés au village dans une zone forestière du Sud Cameroun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Démographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Angoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bonnemère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Bahuchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-173, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
+              <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516578v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et la lagune : des compromis subtils entre nature et culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la lagune. De l'espace naturel à l'espace urbanisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition de Bergier, pp.9-11, 1998, ISBN : 2-9511840-3-4</w:t>
+              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448904v1</w:t>
+                <w:t xml:space="preserve">hal-01516658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement urbain est-il une idée neuve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Champaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5434,238 +5430,242 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de Bergier; Société d'Ecologie Humaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-17, 1998, Villes du Sud et environnement, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+                <w:t xml:space="preserve">L’Homme et la lagune : des compromis subtils entre nature et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Fozzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
+              <w:t xml:space="preserve">L'homme et la lagune. De l'espace naturel à l'espace urbanisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition de Bergier, pp.9-11, 1998, ISBN : 2-9511840-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516658v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'Homme sur le milieu : quelle gestion pour quelle nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stagionalita degli eventi demografici in alcune populazioni europee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Manfredini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,51 +5875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struttura della mortalità infantile in alcune popolazioni francesi ed italiane durante gli ultimi due secoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girotti Et Alii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6030,51 +6030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et structure par âge de la mortalité infantile. Le cas du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6470,282 +6470,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t>
+                <w:t xml:space="preserve">Inventory of the Recommendations for Patients with Pollen Allergies and Evaluation of Their Scientific Relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Camus</w:t>
+                <w:t xml:space="preserve">Solenne Roubelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chidiac</w:t>
+                <w:t xml:space="preserve">Jean Pierre Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+                <w:t xml:space="preserve">Michel Thibaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Minodier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Archives of Allergy and applied Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113516v1</w:t>
+                <w:t xml:space="preserve">hal-03512645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory of the Recommendations for Patients with Pollen Allergies and Evaluation of Their Scientific Relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Roubelat</w:t>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Besancenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Thibaudon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and applied Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (6), pp.302-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2020.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512645v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low to medium-low risk perception for dengue, chikungunya and Zika outbreaks by infectious diseases physicians in France, Western Europe</w:t>
               </w:r>
@@ -7131,760 +7131,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perceptions and behaviours related to the risk of infection with Aedes mosquito-borne diseases: a cross-sectional study in Southeastern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude et évaluation multidisciplinaire de la pollution atmosphérique particulaire en milieu périurbain : le projet PACTES-BMP. Méthodologie et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Chinfatt</w:t>
+                <w:t xml:space="preserve">Yves Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peiching Huang</w:t>
+                <w:t xml:space="preserve">Patricia Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Olivier Betansedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Katumba</w:t>
+                <w:t xml:space="preserve">Grégory Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.77-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294870v1</w:t>
+                <w:t xml:space="preserve">hal-01143209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+                <w:t xml:space="preserve">Lieux de vie et santé des populations : l'exemple du chikungunya à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (156), pp.603-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1008896ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01389936v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et évaluation multidisciplinaire de la pollution atmosphérique particulaire en milieu périurbain : le projet PACTES-BMP. Méthodologie et premiers résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Masson Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gille</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143209v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01389936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de vie et santé des populations : l'exemple du chikungunya à la Réunion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Public perceptions and behaviours related to the risk of infection with Aedes mosquito-borne diseases: a cross-sectional study in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Chinfatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiching Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier Betansedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Katumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (156), pp.603-621. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1008896ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2012-002094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015180v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">L'entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (2), pp.171-178</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 18, pp.171 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2010021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657706v1</w:t>
+                <w:t xml:space="preserve">hal-01497622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, pp.171 - 178. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.171-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497622v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in urban health facilities in Yaoundé, central province, Cameroon</w:t>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins Sayang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gausseres</w:t>
@@ -7923,557 +7923,557 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.176. </w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984252v1</w:t>
+                <w:t xml:space="preserve">hal-01984250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gausseres</w:t>
+                <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine tropicale : revue du Corps de santé colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984250v1</w:t>
+                <w:t xml:space="preserve">halshs-00472606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine tropicale : revue du Corps de santé colonial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, pp.388</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00472606v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00473202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gausseres</w:t>
+                <w:t xml:space="preserve">Classification en anthropologie : exemple de l'étude du dessin de la chambre à coucher dans le cadre d'une recherche sur le paludisme (France / Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.176</w:t>
+              <w:t xml:space="preserve">Psy-cause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.26-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00473202v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification en anthropologie : exemple de l'étude du dessin de la chambre à coucher dans le cadre d'une recherche sur le paludisme (France / Cameroun)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in urban health facilities in Yaoundé, central province, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collins Sayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psy-cause</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442698v1</w:t>
+                <w:t xml:space="preserve">hal-01984252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle de restructuration d'un front d'urbanisation anarchique : le cas de Song-mahop, un quartier périphérique de Douala (Cameroun)</w:t>
               </w:r>
@@ -8992,183 +8992,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité au CNRS : un témoignage de chercheur sur la réforme des sections du département SHS (1991-2003)</w:t>
+                <w:t xml:space="preserve">Atelier intégratif du programme PAL+ &amp;quot;Recherche sur le paludisme et son association à d'autres maladies transmissibles, pour les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 12, pp.59 - 62. </w:t>
+              <w:t xml:space="preserve">, 2004, 12 (2), pp.225-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss:2004009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss:2004034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497631v1</w:t>
+                <w:t xml:space="preserve">hal-02018687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier intégratif du programme PAL+ &amp;quot;Recherche sur le paludisme et son association à d'autres maladies transmissibles, pour les pays en développement</w:t>
+                <w:t xml:space="preserve">L’interdisciplinarité au CNRS : un témoignage de chercheur sur la réforme des sections du département SHS (1991-2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 12 (2), pp.225-227. </w:t>
+              <w:t xml:space="preserve">, 2004, 12, pp.59 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss:2004034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss:2004009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018687v1</w:t>
+                <w:t xml:space="preserve">hal-01497631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchies sociales et enjeux de santé dans une société à économie de plantation au sud Cameroun</w:t>
               </w:r>
@@ -9262,51 +9262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État nutritionnel et environnement pathogène d’enfants d’une population forestière du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9504,51 +9504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9589,424 +9589,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception en milieu rural marocain: bilan d'enquêtes de terrain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baudot</w:t>
+                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9/10, pp.95-104</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997357v1</w:t>
+                <w:t xml:space="preserve">hal-01447710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la mortalité infantile dans la province de Marrakech</w:t>
+                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baudot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9/10, pp.55-66</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997354v1</w:t>
+                <w:t xml:space="preserve">hal-01976527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avis de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442654v1</w:t>
+                <w:t xml:space="preserve">hal-01448877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thérèse Loriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
+              <w:t xml:space="preserve">Avis de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448877v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Qualité de vie. Santé, écologie, environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,756 +10051,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants de la mortalité infantile dans la province de Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447710v1</w:t>
+                <w:t xml:space="preserve">hal-01997354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Crognier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976527v1</w:t>
+                <w:t xml:space="preserve">hal-01997379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Polygynie et fécondité au Maroc : l'effet de l'instabilité matrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997379v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygynie et fécondité au Maroc : l'effet de l'instabilité matrimoniale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Crognier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Varea</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Abdellatif Baali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9/10, pp.105-112</w:t>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997366v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">La contraception en milieu rural marocain: bilan d'enquêtes de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997374v1</w:t>
+                <w:t xml:space="preserve">hal-01997357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier d'infirmier, voie d'intégration privilégiée pour les enfants de migrants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation d'un numéro spécial de la revue reprenant les actes du colloque de Cadenabbia Griante (Italie) L'homme et le Lac, usages et représentations des espaces lacustres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Licht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Luigi Fozzati,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Migration Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 81-82, pp.245-255</w:t>
+              <w:t xml:space="preserve">Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, L'homme et le lac. Usages et représentations de l'espace lacustre, XIII, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442564v1</w:t>
+                <w:t xml:space="preserve">hal-01997333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'un numéro spécial de la revue reprenant les actes du colloque de Cadenabbia Griante (Italie) L'homme et le Lac, usages et représentations des espaces lacustres.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+                <w:t xml:space="preserve">Le métier d'infirmier, voie d'intégration privilégiée pour les enfants de migrants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Fozzati,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, L'homme et le lac. Usages et représentations de l'espace lacustre, XIII, pp.7-8</w:t>
+              <w:t xml:space="preserve"> Migration Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 81-82, pp.245-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997333v1</w:t>
+                <w:t xml:space="preserve">hal-01442564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation des sources administratives pour une étude des modalités d'insertion d'une population immigrée</w:t>
               </w:r>
@@ -10881,51 +10881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches du phénomène migratoire: généalogies et histoires de vie des immigrés italiens en Haute-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10970,165 +10970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace urbanisé : thème d'étude pour l'écologie humaine</w:t>
+                <w:t xml:space="preserve">Evolution of birth intervals in a french rural population (1840-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, VII (1), pp.3-5</w:t>
+              <w:t xml:space="preserve">International Journal of Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, IV (1-2), pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018682v1</w:t>
+                <w:t xml:space="preserve">hal-02018693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of birth intervals in a french rural population (1840-1950)</w:t>
+                <w:t xml:space="preserve">L'espace urbanisé : thème d'étude pour l'écologie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, IV (1-2), pp.39-46</w:t>
+              <w:t xml:space="preserve">Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, VII (1), pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018693v1</w:t>
+                <w:t xml:space="preserve">hal-02018682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects méthodologiques des enquêtes fécondité et mortalité infantile dans les pays en développement : l'exemple marocain</w:t>
               </w:r>
@@ -11205,51 +11205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent trends in infant mortality in the province of Marrakech, Morocco : A demographic transition in process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 33 (3-4), pp.322-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11343,51 +11343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age des premières règles dans une population de filles scolarisées parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11447,51 +11447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et catégories socio-professionnelles en milieu rural (Limousin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 83, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11725,51 +11725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Actualités du Pharo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marseille, Palais du Pharo, France. pp.Poster CA.A.09, 2009</w:t>
@@ -11792,171 +11792,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de communication entre les soignants et les femmes enceintes autour de la prise en charge du paludisme dans un hôpital du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants socioéconomiques et perceptions du risque de paludisme au sein de ménages résidant dans une agroforesterie du sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile C Ossanga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Félicien Fomekong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kouam Dzutseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 541</w:t>
+              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503338v1</w:t>
+                <w:t xml:space="preserve">hal-01502919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la famille dans la prise en charge du paludisme chez la primipare au Sud Cameroun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Bonono</w:t>
+                <w:t xml:space="preserve">Vers une approche géo-anthropologique de prévention du paludisme : le point sur une expérimentation en cours à Hévécam et à Kribi (Cameroun).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Joly Assako Assako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meva’a Abomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11966,368 +11996,338 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 544</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 476B</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503329v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et paludisme : prise en charge des femmes enceintes lors des consultations prénatales (CPN) dans une plantation du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence de la famille dans la prise en charge du paludisme chez la primipare au Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bonono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502894v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants socioéconomiques et perceptions du risque de paludisme au sein de ménages résidant dans une agroforesterie du sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grossesse et paludisme : prise en charge des femmes enceintes lors des consultations prénatales (CPN) dans une plantation du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Calmejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kouam Dzutseu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Pascal Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005,</w:t>
+              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502919v1</w:t>
+                <w:t xml:space="preserve">hal-01502894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche géo-anthropologique de prévention du paludisme : le point sur une expérimentation en cours à Hévécam et à Kribi (Cameroun).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les problèmes de communication entre les soignants et les femmes enceintes autour de la prise en charge du paludisme dans un hôpital du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meva’a Abomo</w:t>
+                <w:t xml:space="preserve">Odile C Ossanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12337,69 +12337,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 476B</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503342v1</w:t>
+                <w:t xml:space="preserve">hal-01503338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion de la moustiquaire dans le système des objets au sein de l’habitation : approche anthropologique</w:t>
               </w:r>
@@ -13231,355 +13231,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géogouvernance : l’espace comme médiateur et l'analyse spatiale comme vecteur de communication entre chercheurs et acteurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On s’y attendait ! … » Analyse anthropologique des mesures sanitaires engagées face à l’expansion du moustique «Tigre» en région PACA-Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Tyrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du GIS Démocratie et Participation « Chercheur.es et acteur.es de la participation : Liaisons dangereuses et relations fructueuses»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Démocratie et Participation, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">DEMESURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA - Association française d’ethnologie et d’anthropologie, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223533v1</w:t>
+                <w:t xml:space="preserve">hal-01985385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On s’y attendait ! … » Analyse anthropologique des mesures sanitaires engagées face à l’expansion du moustique «Tigre» en région PACA-Corse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géogouvernance : l’espace comme médiateur et l'analyse spatiale comme vecteur de communication entre chercheurs et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEMESURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA - Association française d’ethnologie et d’anthropologie, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque International du GIS Démocratie et Participation « Chercheur.es et acteur.es de la participation : Liaisons dangereuses et relations fructueuses»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et Participation, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985385v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des populations face à une maladie transmissible vectorielle : l'exemple du chikungunya à l'ile de la Réunion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les populations vulnérables XVIe Colloque international de démographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015733v1</w:t>
+                <w:t xml:space="preserve">hal-01295176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d'un projet de recherche sur les connaissances et les attitudes des populations relatives à l'impact des activités industrielles sur la santé</w:t>
               </w:r>
@@ -13680,617 +13693,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et les attitudes des populations concernées relatives à l’impact des activités industrielles du bassin minier de Provence sur l’environnement et la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295176v1</w:t>
+                <w:t xml:space="preserve">hal-04622591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et les attitudes des populations concernées relatives à l’impact des activités industrielles du bassin minier de Provence sur l’environnement et la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lochard</w:t>
+                <w:t xml:space="preserve">Perceptions et comportements des professionnels et des particuliers : un nouvel éclairage pour une LAV plus efficiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pécaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Journée d’information et de réflexion/prospective - Lutte antivectorielle contre les moustiques vecteurs d’arbovirus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMMI - INSERM, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622591v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et comportements des professionnels et des particuliers : un nouvel éclairage pour une LAV plus efficiente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité des populations face à une maladie transmissible vectorielle : l'exemple du chikungunya à l'ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’information et de réflexion/prospective - Lutte antivectorielle contre les moustiques vecteurs d’arbovirus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMMI - INSERM, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Les populations vulnérables XVIe Colloque international de démographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295202v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête professionnels de santé du projet FAVELA : présentation des premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMMI, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787753v1</w:t>
+                <w:t xml:space="preserve">hal-01295107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
+                <w:t xml:space="preserve">La place de l’écologie humaine et de l’interdisciplinarité dans les revues scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">L'écologie humaine : carrefour des disciplines. Enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2012, Aix-en-Provence ; Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295085v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les professionnels de santé confrontés à l’émergence de nouvelles arboviroses gèrent l’interface santé/environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14309,637 +14240,706 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIENS 2012 - Les Interfaces : Enjeux de Natures, de Sciences et de Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20120302006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’écologie humaine et de l’interdisciplinarité dans les revues scientifiques</w:t>
+                <w:t xml:space="preserve">La santé au risque de l'environnement, quels enjeux pour les populations du Nord et du Sud?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écologie humaine : carrefour des disciplines. Enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2012, Aix-en-Provence ; Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295744v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête professionnels de santé du projet FAVELA : présentation des premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aedes albopictus : approches des SHS Résultats de deux enquêtes exploratoires sur la façade méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMMI, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du CNEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEV, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295107v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé au risque de l'environnement, quels enjeux pour les populations du Nord et du Sud?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621673v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes albopictus : approches des SHS Résultats de deux enquêtes exploratoires sur la façade méditerranéenne</w:t>
+                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du CNEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNEV, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295225v1</w:t>
+                <w:t xml:space="preserve">hal-01295085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015766v1</w:t>
+                <w:t xml:space="preserve">hal-01015737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015737v1</w:t>
+                <w:t xml:space="preserve">hal-01015766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant,</w:t>
               </w:r>
@@ -15089,51 +15089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard-Alex Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15175,51 +15175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions socioéconomiques sur la perception et la gestion du paludisme à la plantation HEVECAM (Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15264,168 +15264,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmee colloque international de psychologie sociale en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lasi Roumanie</w:t>
+              <w:t xml:space="preserve">Comité local de la Société de Pathologie Exotique, Saint-Denis-de-La Réunion, 25 novembre 2008. En ligne : http://medecinetropicale.free.fr/spe/chikravine.htm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296317v1</w:t>
+                <w:t xml:space="preserve">halshs-00350759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fenetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15484,221 +15480,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de Pathologie Exotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Pathologie Exotique, Nov 2008, St Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Parianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité local de la Société de Pathologie Exotique, Saint-Denis-de-La Réunion, 25 novembre 2008. En ligne : http://medecinetropicale.free.fr/spe/chikravine.htm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">7èmee colloque international de psychologie sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lasi Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00350759v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Interdisciplinarité dans les recherches Santé/Environnement au Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15814,51 +15814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifa Cornélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux de vie et Santé, quelles pratiques interdisciplinaires ?, 18èmes Journées scientifiques de la SEH,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEH, Jul 2006, Marseille, France</w:t>
@@ -15881,303 +15881,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Langewiesche</w:t>
+                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
+              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296410v1</w:t>
+                <w:t xml:space="preserve">hal-01296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langewiesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ponçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296393v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du processus de prise en charge du paludisme lors des consultations prénatales dans une plantation du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Calmejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16226,584 +16226,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le thème de la santé dans la revue NSS</w:t>
+                <w:t xml:space="preserve">Dimensions corporelles et ménopause : perceptions et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées analyse prospective de la revue « Natures, sciences, Sociétés » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Natures, sciences, Société, May 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études SHA/ERASE et UMR 7043 « Approches sociologiques et ethnologiques de la ménopause »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHA/ERASE et UMR 7043, Jun 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446158v1</w:t>
+                <w:t xml:space="preserve">hal-01446188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions corporelles et ménopause : perceptions et mesures</w:t>
+                <w:t xml:space="preserve">Le thème de la santé dans la revue NSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études SHA/ERASE et UMR 7043 « Approches sociologiques et ethnologiques de la ménopause »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHA/ERASE et UMR 7043, Jun 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées analyse prospective de la revue « Natures, sciences, Sociétés » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natures, sciences, Société, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446188v1</w:t>
+                <w:t xml:space="preserve">hal-01446158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommeil chez l’enfant, approche ethno-psychologique (France-Cameroun)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre fatalité et action : la gestion du paludisme dans une plantation au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque le Sommeil et le Rêve organisé par la revue Psycause</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Psycause, Oct 2003, Le Caire, France</w:t>
+              <w:t xml:space="preserve">Atelier intégratif du Programme Pal+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAL+, Apr 2003, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446240v1</w:t>
+                <w:t xml:space="preserve">hal-01442778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre fatalité et action : la gestion du paludisme dans une plantation au Sud-Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sommeil chez l’enfant, approche ethno-psychologique (France-Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier intégratif du Programme Pal+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PAL+, Apr 2003, Anglet, France</w:t>
+              <w:t xml:space="preserve">Colloque le Sommeil et le Rêve organisé par la revue Psycause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Psycause, Oct 2003, Le Caire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442778v1</w:t>
+                <w:t xml:space="preserve">hal-01446240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadre de vie et conditions de travail dans une grande plantation du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
+              <w:t xml:space="preserve"> XIVèmes journées scientifiques de la Société d’Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecologie Humaine, Jul 2002, Marseille France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447097v1</w:t>
+                <w:t xml:space="preserve">hal-01447049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de vie et conditions de travail dans une grande plantation du Sud Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XIVèmes journées scientifiques de la Société d’Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecologie Humaine, Jul 2002, Marseille France</w:t>
+              <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447049v1</w:t>
+                <w:t xml:space="preserve">hal-01447097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge à la ménopause naturelle et ses déterminants dans une population française (cohorte Gazel)</w:t>
               </w:r>
@@ -17005,64 +17005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17258,316 +17258,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et marginalisation : l'impact du lien social et des solidarités familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iconographie et santé. les images du corps dans la presse de santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national "Travail, marginalisations, citoyenneté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Marseille-Maison des Associations, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445872v1</w:t>
+                <w:t xml:space="preserve">hal-01445857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconographie et santé. les images du corps dans la presse de santé en France</w:t>
+                <w:t xml:space="preserve">Représentations comparées de la grippe et du sida chez les futurs professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris "Les épidémies d'hier à aujourd'hui, aspects anthropologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445857v1</w:t>
+                <w:t xml:space="preserve">hal-01445880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations comparées de la grippe et du sida chez les futurs professionnels de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travail et marginalisation : l'impact du lien social et des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris "Les épidémies d'hier à aujourd'hui, aspects anthropologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Colloque national "Travail, marginalisations, citoyenneté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Marseille-Maison des Associations, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445880v1</w:t>
+                <w:t xml:space="preserve">hal-01445872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier d'infirmier, voie d'intégration privilégiée pour les enfants de migrants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Europe, Acculturation, Intégration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Migration Santé, Oct 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17742,51 +17742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 : mesures barrières et de distanciation physique dans la restauration commerciale et les débits de boissons (hors restauration collective) - Avis HCSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17794,51 +17794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18315,585 +18315,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités de santé en Guyane : état des lieux et préconisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport relatif aux indicateurs composites en santé-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francelyne Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fouque</w:t>
+                <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Bouvier-Colle</w:t>
+                <w:t xml:space="preserve">Sara Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la santé publique. 2021, 256 p</w:t>
+              <w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512310v1</w:t>
+                <w:t xml:space="preserve">hal-03175535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport relatif aux indicateurs composites en santé-environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francelyne Marano</w:t>
+                <w:t xml:space="preserve">Les inégalités de santé en Guyane : état des lieux et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Brimo</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Bouvier-Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la santé publique. 2021, 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03175535v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02732942v1</w:t>
+                <w:t xml:space="preserve">hal-02647878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647878v1</w:t>
+                <w:t xml:space="preserve">hal-02732942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif à l’actualisation des recommandations du HCSP du 24 avril 2020 « relatives aux mesures pour la maitrise de la diffusion du virus SARS-COV-2 spécifiques aux établissements scolaires » en phase 3 du déconfinement&amp;quot; (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18915,103 +18915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en œuvre dans les taxis et véhicules de co-voiturage, en phase 3 du déconfinement (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19033,103 +19033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en oeuvre dans les salles de cinéma et les espaces culturels clos recevant du public en position assise, en phase 3 du déconfinement (HCSP, avis et rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19151,103 +19151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS complémentaire à l’avis du 09 septembre 2020 sur les stratégies de prévention de la diffusion du virus SARS-CoV-2 en Établissement d'Accueil du Jeune Enfant (EAJE) et en milieu scolaire (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19385,301 +19385,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final POS ANTLUT Cameroun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Proposition d’objectifs et d’indicateurs des résultats attendus du 3ème Plan national Santé Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Anzivino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Palevalut, Initiative 5 % Fond Mondial. 2016, 186 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Haut Conseil de santé publique. 2016, 184p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986845v1</w:t>
+                <w:t xml:space="preserve">hal-02613702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’objectifs et d’indicateurs des résultats attendus du 3ème Plan national Santé Environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport final POS ANTLUT Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peguy Ndonkou,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Ngono,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Palevalut, Initiative 5 % Fond Mondial. 2016, 186 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Allès</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02613702v1</w:t>
+                <w:t xml:space="preserve">hal-01986845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du deuxième Plan national Santé-Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19843,51 +19843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B917D67"/>
+    <w:nsid w:val="76C8F6D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19991,51 +19991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D15AE49E"/>
+    <w:nsid w:val="94F80ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20139,51 +20139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A499FCB4"/>
+    <w:nsid w:val="B1F20E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20376,51 +20376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050125206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailtochristine.voiron@unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melleri R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Crognier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Kairos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setbon Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manfredini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lucchetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997335v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girotti Et Alii" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roubelat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Besancenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfandari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7317-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nsegbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabadel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/orthodfr/200576309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46D859BA755D70C63E3D8FFD7A95157711328C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018687v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baali Abdellatif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tagliaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1988.1660" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1980.3771" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384660v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223533v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295744v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375233v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desbiolles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dore" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375206v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Marano" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384769v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050125206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailtochristine.voiron@unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melleri R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Crognier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Kairos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setbon Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pascal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manfredini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lucchetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997335v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girotti Et Alii" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512645v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roubelat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Besancenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfandari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7317-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nsegbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabadel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/orthodfr/200576309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46D859BA755D70C63E3D8FFD7A95157711328C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018687v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baali Abdellatif" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997357v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tagliaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1988.1660" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1980.3771" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384660v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223533v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375233v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desbiolles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dore" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375206v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Marano" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384769v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>