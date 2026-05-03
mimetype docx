--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -678,534 +678,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie démographique</w:t>
+                <w:t xml:space="preserve">Structure et dynamique d’une population forestière du sud-cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PUF, 3441, 127 p., 1999, Collection Que Sais-je, 2130496441</w:t>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFORD Cameroun, pp.103, 1999, Les cahiers de l’Iford, 2-905327-39-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986867v1</w:t>
+                <w:t xml:space="preserve">hal-01442732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et dynamique d’une population forestière du sud-cameroun</w:t>
+                <w:t xml:space="preserve">L'anthropologie démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 3441, 127 p., 1999, Collection Que Sais-je, 2130496441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon K Mudubu</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01442732v1</w:t>
+                <w:t xml:space="preserve">hal-01986867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'homme et la lagune : de l'espace naturel à l'espace urbanisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Champaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baudot</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">L. Fozzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (ss. dir.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Brun</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 241 p., 1998, Villes du Sud et environnement, Vernazza-Licht N., 2-9511840-2-6</w:t>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 321 p., 1998, Travaux de la SEH, Vernazza-Licht Nicole, 2-9511840-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290270v1</w:t>
+                <w:t xml:space="preserve">hal-01442742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme et la lagune : de l'espace naturel à l'espace urbanisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Champaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fozzati</w:t>
+                <w:t xml:space="preserve">Bernard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (ss. dir.). </w:t>
-            </w:r>
+              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Bernard, PAGEZY Hélène, VERNAZZA-LICHT Nicole (ss dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 241 p., 1998, Villes du Sud et environnement, Vernazza-Licht N., 2-9511840-2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de Bergier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01442742v1</w:t>
+                <w:t xml:space="preserve">hal-01290270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'Homme sur les milieux naturels : perceptions et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,51 +1507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CNRS, 138 p., 1984, 2222034515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2908,423 +2908,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et IEC sur la lutte antivectorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la recherche contribue−t−elle à l'amélioration de la lutte antivectorielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fontenille D. et al. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desenclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fontenille Didier et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte antivectorielle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, + CD-ROM, Editions IRD, pp.319-349, 2009, Collection Expertise collégiale, 978-2-7099-1777-3</w:t>
+              <w:t xml:space="preserve">, +CD−ROM, IRD Éditions, pp.590-632, 2009, coll. Expertise collégiale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995126v1</w:t>
+                <w:t xml:space="preserve">hal-01995133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la recherche contribue−t−elle à l'amélioration de la lutte antivectorielle ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions et IEC sur la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lagneau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Fontenille Didier et al. </w:t>
+                <w:t xml:space="preserve">Setbon Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fontenille D. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte antivectorielle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, +CD−ROM, IRD Éditions, pp.590-632, 2009, coll. Expertise collégiale</w:t>
+              <w:t xml:space="preserve">, + CD-ROM, Editions IRD, pp.319-349, 2009, Collection Expertise collégiale, 978-2-7099-1777-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995133v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie épidémiologique : la dimension médicale de l’écologie humaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Froment</w:t>
+                <w:t xml:space="preserve">Mai troppo magre. Variazioni sul peso femminile in menopausa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A.M. Guihard-Costa ed. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diasio Nicoletta, Vinel Virginie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homme et sa diversité. Perspectives et enjeux de l’anthropologie biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.69-81, 2007</w:t>
+              <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Angeli, pp.190-201, 2007, Collection Scienza et salute</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995105v1</w:t>
+                <w:t xml:space="preserve">hal-01295038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai troppo magre. Variazioni sul peso femminile in menopausa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Anthropologie épidémiologique : la dimension médicale de l’écologie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Diasio Nicoletta, Vinel Virginie </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Enel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.M. Guihard-Costa ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il tempo incerto. Antropologia della menopausa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franco Angeli, pp.190-201, 2007, Collection Scienza et salute</w:t>
+              <w:t xml:space="preserve">L’homme et sa diversité. Perspectives et enjeux de l’anthropologie biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.69-81, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295038v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et qualité de vie</w:t>
               </w:r>
@@ -3390,186 +3390,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démografia</w:t>
+                <w:t xml:space="preserve">La qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne C., Polet C. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EVD Navarra éd,, pp.407- 412, 2005</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions De Boeck Université, pp.335-337, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995102v1</w:t>
+                <w:t xml:space="preserve">hal-01995081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie</w:t>
+                <w:t xml:space="preserve">La démografia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Suzanne C., Polet C. eds. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions De Boeck Université, pp.335-337, 2005</w:t>
+              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EVD Navarra éd,, pp.407- 412, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995081v1</w:t>
+                <w:t xml:space="preserve">hal-01995102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie des travailleurs et exposition à la maladie dans une plantation agro-industrielle du Sud Cameroun : approche anthropologique</w:t>
               </w:r>
@@ -4052,259 +4052,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Susanne Ch., Rebato E., Chiarelli B., eds. </w:t>
+              <w:t xml:space="preserve">SUSANNE S., REBATO E., CHIARELLI B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie biologique. Evolution et biologie humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Université Editeur, pp.333-334, 2003</w:t>
+              <w:t xml:space="preserve">Anthropologie biologique. Evolution et biologie humaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Université, pp.634-635, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995069v1</w:t>
+                <w:t xml:space="preserve">hal-01442720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démographie</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susanne Ch., Rebato E., Chiarelli B., eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie biologique. Evolution et biologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions De Boeck Université, pp.395-400, 2003</w:t>
+              <w:t xml:space="preserve">, De Boeck Université Editeur, pp.333-334, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995073v1</w:t>
+                <w:t xml:space="preserve">hal-01995069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La démographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SUSANNE S., REBATO E., CHIARELLI B. </w:t>
+              <w:t xml:space="preserve">Susanne Ch., Rebato E., Chiarelli B., eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie biologique. Evolution et biologie humaine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Université, pp.634-635, 2003</w:t>
+              <w:t xml:space="preserve">Anthropologie biologique. Evolution et biologie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions De Boeck Université, pp.395-400, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442720v1</w:t>
+                <w:t xml:space="preserve">hal-01995073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
               </w:r>
@@ -4396,388 +4396,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+                <w:t xml:space="preserve">De l’immigration au jumelage. Petite histoire d’une relation entre les communes de Fontanigorda et de Saint-Maime au XIXème et XXème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">J.P. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Boudigou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rabino-Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bahuchet S., de Maret P. (éds.) Les peuples des forêts tropicales aujourd’hui. Volume III- Région Afrique Centrale, Bruxelles : Avenir des Peuples des Forêts Tropicales, pp. 145-193</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-193, 2001</w:t>
+              <w:t xml:space="preserve">Les mouvements de population en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C.R.D.O. éditeur, pp.212-221, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126732v1</w:t>
+                <w:t xml:space="preserve">hal-01995059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’immigration au jumelage. Petite histoire d’une relation entre les communes de Fontanigorda et de Saint-Maime au XIXème et XXème siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Pascal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mouvements de population en Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C.R.D.O. éditeur, pp.212-221, 2001</w:t>
+              <w:t xml:space="preserve">Bahuchet S., de Maret P. (éds.) Les peuples des forêts tropicales aujourd’hui. Volume III- Région Afrique Centrale, Bruxelles : Avenir des Peuples des Forêts Tropicales, pp. 145-193</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-193, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995059v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la fécondité et de la mortalité des enfants dans la région du Ntem (Sud Cameroun)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Molines</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
+                <w:t xml:space="preserve">Claudine Angoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bonnemère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Bahuchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de Bergier, pp.615-627, 2000, 978-2951184343</w:t>
+              <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997393v1</w:t>
+                <w:t xml:space="preserve">hal-01497626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les peuples des forêts tropicales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4823,591 +4840,578 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme et la forêt tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition de Bergier, pp.9-14, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la malnutrition chez l’enfant pré-scolaire dans la vallée du Ntem (Sud Cameroun)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Evolution de la fécondité et de la mortalité des enfants dans la région du Ntem (Sud Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N (eds). </w:t>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homme et la Forêt tropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de Bergier, pp.629-638, 2000</w:t>
+              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Bergier, pp.615-627, 2000, 978-2951184343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997386v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus migratoire et qualité de vie. L'exemple des migrants retournés au village dans une zone forestière du Sud Cameroun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+                <w:t xml:space="preserve">Perception de la malnutrition chez l’enfant pré-scolaire dans la vallée du Ntem (Sud Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-173, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
+              <w:t xml:space="preserve">L’homme et la Forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Bergier, pp.629-638, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516578v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus migratoire et qualité de vie. L'exemple des migrants retournés au village dans une zone forestière du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Serge Bahuchet. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahuchet S., Bley D., Pagezy H., Vernazza-Licht N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume II, pp.221 / 236, 2000, Une approche thématique</w:t>
+              <w:t xml:space="preserve">L'Homme et la forêt tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition de Bergier; Société d'Ecologie Humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-173, 2000, Travaux de la Société d'Ecologie Humaine, 2-9511840-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497626v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Homme et la lagune : des compromis subtils entre nature et culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Boudigou</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Fozzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
+              <w:t xml:space="preserve">L'homme et la lagune. De l'espace naturel à l'espace urbanisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition de Bergier, pp.9-11, 1998, ISBN : 2-9511840-3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516658v1</w:t>
+                <w:t xml:space="preserve">hal-01448904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement urbain est-il une idée neuve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Champaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5430,242 +5434,238 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de Bergier; Société d'Ecologie Humaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-17, 1998, Villes du Sud et environnement, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et la lagune : des compromis subtils entre nature et culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">BARRAQUE B., VERNAZZA-LICHT N., BLEY D., BOËTSCH G., FOZZATI L., RABINO-MASSA E. (eds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la lagune. De l'espace naturel à l'espace urbanisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition de Bergier, pp.9-11, 1998, ISBN : 2-9511840-3-4</w:t>
+              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448904v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'Homme sur le milieu : quelle gestion pour quelle nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stagionalita degli eventi demografici in alcune populazioni europee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Manfredini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,51 +5875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struttura della mortalità infantile in alcune popolazioni francesi ed italiane durante gli ultimi due secoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girotti Et Alii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6030,51 +6030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et structure par âge de la mortalité infantile. Le cas du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6470,282 +6470,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory of the Recommendations for Patients with Pollen Allergies and Evaluation of Their Scientific Relevance</w:t>
+                <w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Roubelat</w:t>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Besancenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Thibaudon</w:t>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Charpin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Minodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and applied Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (6), pp.302-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2020.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512645v1</w:t>
+                <w:t xml:space="preserve">hal-03113516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventory of the Recommendations for Patients with Pollen Allergies and Evaluation of Their Scientific Relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+                <w:t xml:space="preserve">Solenne Roubelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Minodier</w:t>
+                <w:t xml:space="preserve">Jean Pierre Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Vernazza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Thibaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Charpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Archives of Allergy and applied Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113516v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low to medium-low risk perception for dengue, chikungunya and Zika outbreaks by infectious diseases physicians in France, Western Europe</w:t>
               </w:r>
@@ -7131,760 +7131,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et évaluation multidisciplinaire de la pollution atmosphérique particulaire en milieu périurbain : le projet PACTES-BMP. Méthodologie et premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Masson Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noack</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lozano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Gille</w:t>
+                <w:t xml:space="preserve">Cécile Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143209v1</w:t>
+                <w:t xml:space="preserve">halshs-01389936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux de vie et santé des populations : l'exemple du chikungunya à la Réunion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Public perceptions and behaviours related to the risk of infection with Aedes mosquito-borne diseases: a cross-sectional study in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Chinfatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiching Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier Betansedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Katumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1008896ar⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2012-002094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015180v1</w:t>
+                <w:t xml:space="preserve">hal-01294870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geogovernance: an innovative concept?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+                <w:t xml:space="preserve">Étude et évaluation multidisciplinaire de la pollution atmosphérique particulaire en milieu périurbain : le projet PACTES-BMP. Méthodologie et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Helle</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Observatoires Hommes-Milieux, 33, pp.77-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01389936v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public perceptions and behaviours related to the risk of infection with Aedes mosquito-borne diseases: a cross-sectional study in Southeastern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lieux de vie et santé des populations : l'exemple du chikungunya à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (156), pp.603-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2012-002094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1008896ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294870v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Magda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, pp.171 - 178. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.171-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497622v1</w:t>
+                <w:t xml:space="preserve">hal-02657706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">L'entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (2), pp.171-178</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 18, pp.171 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2010021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657706v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in urban health facilities in Yaoundé, central province, Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins Sayang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gausseres</w:t>
@@ -7923,557 +7923,557 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.174. </w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984250v1</w:t>
+                <w:t xml:space="preserve">hal-01984252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collins Sayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine tropicale : revue du Corps de santé colonial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00472606v1</w:t>
+                <w:t xml:space="preserve">hal-01984250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savoirs, représentations et comportements des réunionnais en matière de santé et d'environnement 18 mois après l'épidémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sayang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">S. Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.176</w:t>
+              <w:t xml:space="preserve">Médecine tropicale : revue du Corps de santé colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00473202v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification en anthropologie : exemple de l'étude du dessin de la chambre à coucher dans le cadre d'une recherche sur le paludisme (France / Cameroun)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in rural health facilities in southern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gausseres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+                <w:t xml:space="preserve">D. Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psy-cause</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.26-3</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442698v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00473202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in urban health facilities in Yaoundé, central province, Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gausseres</w:t>
+                <w:t xml:space="preserve">Classification en anthropologie : exemple de l'étude du dessin de la chambre à coucher dans le cadre d'une recherche sur le paludisme (France / Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psy-cause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.26-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984252v1</w:t>
+                <w:t xml:space="preserve">hal-01442698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle de restructuration d'un front d'urbanisation anarchique : le cas de Song-mahop, un quartier périphérique de Douala (Cameroun)</w:t>
               </w:r>
@@ -8992,183 +8992,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier intégratif du programme PAL+ &amp;quot;Recherche sur le paludisme et son association à d'autres maladies transmissibles, pour les pays en développement</w:t>
+                <w:t xml:space="preserve">L’interdisciplinarité au CNRS : un témoignage de chercheur sur la réforme des sections du département SHS (1991-2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 12 (2), pp.225-227. </w:t>
+              <w:t xml:space="preserve">, 2004, 12, pp.59 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss:2004034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss:2004009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018687v1</w:t>
+                <w:t xml:space="preserve">hal-01497631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité au CNRS : un témoignage de chercheur sur la réforme des sections du département SHS (1991-2003)</w:t>
+                <w:t xml:space="preserve">Atelier intégratif du programme PAL+ &amp;quot;Recherche sur le paludisme et son association à d'autres maladies transmissibles, pour les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 12, pp.59 - 62. </w:t>
+              <w:t xml:space="preserve">, 2004, 12 (2), pp.225-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss:2004009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss:2004034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497631v1</w:t>
+                <w:t xml:space="preserve">hal-02018687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchies sociales et enjeux de santé dans une société à économie de plantation au sud Cameroun</w:t>
               </w:r>
@@ -9262,51 +9262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État nutritionnel et environnement pathogène d’enfants d’une population forestière du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9504,51 +9504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9589,1218 +9589,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">La contraception en milieu rural marocain: bilan d'enquêtes de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447710v1</w:t>
+                <w:t xml:space="preserve">hal-01997357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976527v1</w:t>
+                <w:t xml:space="preserve">hal-01448877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Durand</w:t>
+                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thérèse Loriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
+              <w:t xml:space="preserve">Avis de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448877v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial Qualité de vie. Santé, écologie, environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avis de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie. Santé, écologie, environnement, 33, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442654v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Qualité de vie. Santé, écologie, environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants de la mortalité infantile dans la province de Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie. Santé, écologie, environnement, 33, pp.3-5</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448873v1</w:t>
+                <w:t xml:space="preserve">hal-01997354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la mortalité infantile dans la province de Marrakech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9/10, pp.55-66</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997354v1</w:t>
+                <w:t xml:space="preserve">hal-01447710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997379v1</w:t>
+                <w:t xml:space="preserve">hal-01976527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygynie et fécondité au Maroc : l'effet de l'instabilité matrimoniale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9/10, pp.105-112</w:t>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997366v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Polygynie et fécondité au Maroc : l'effet de l'instabilité matrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997374v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception en milieu rural marocain: bilan d'enquêtes de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Crognier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9/10, pp.95-104</w:t>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997357v1</w:t>
+                <w:t xml:space="preserve">hal-01997374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'un numéro spécial de la revue reprenant les actes du colloque de Cadenabbia Griante (Italie) L'homme et le Lac, usages et représentations des espaces lacustres.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+                <w:t xml:space="preserve">Le métier d'infirmier, voie d'intégration privilégiée pour les enfants de migrants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Fozzati,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, L'homme et le lac. Usages et représentations de l'espace lacustre, XIII, pp.7-8</w:t>
+              <w:t xml:space="preserve"> Migration Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 81-82, pp.245-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997333v1</w:t>
+                <w:t xml:space="preserve">hal-01442564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier d'infirmier, voie d'intégration privilégiée pour les enfants de migrants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation d'un numéro spécial de la revue reprenant les actes du colloque de Cadenabbia Griante (Italie) L'homme et le Lac, usages et représentations des espaces lacustres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Licht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Luigi Fozzati,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Migration Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 81-82, pp.245-255</w:t>
+              <w:t xml:space="preserve">Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, L'homme et le lac. Usages et représentations de l'espace lacustre, XIII, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442564v1</w:t>
+                <w:t xml:space="preserve">hal-01997333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation des sources administratives pour une étude des modalités d'insertion d'une population immigrée</w:t>
               </w:r>
@@ -10881,51 +10881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches du phénomène migratoire: généalogies et histoires de vie des immigrés italiens en Haute-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10970,165 +10970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of birth intervals in a french rural population (1840-1950)</w:t>
+                <w:t xml:space="preserve">L'espace urbanisé : thème d'étude pour l'écologie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, IV (1-2), pp.39-46</w:t>
+              <w:t xml:space="preserve">Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, VII (1), pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018693v1</w:t>
+                <w:t xml:space="preserve">hal-02018682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace urbanisé : thème d'étude pour l'écologie humaine</w:t>
+                <w:t xml:space="preserve">Evolution of birth intervals in a french rural population (1840-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, VII (1), pp.3-5</w:t>
+              <w:t xml:space="preserve">International Journal of Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, IV (1-2), pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018682v1</w:t>
+                <w:t xml:space="preserve">hal-02018693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects méthodologiques des enquêtes fécondité et mortalité infantile dans les pays en développement : l'exemple marocain</w:t>
               </w:r>
@@ -11205,51 +11205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent trends in infant mortality in the province of Marrakech, Morocco : A demographic transition in process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 33 (3-4), pp.322-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11343,51 +11343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age des premières règles dans une population de filles scolarisées parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11447,51 +11447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et catégories socio-professionnelles en milieu rural (Limousin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 83, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11725,51 +11725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Actualités du Pharo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marseille, Palais du Pharo, France. pp.Poster CA.A.09, 2009</w:t>
@@ -11792,273 +11792,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants socioéconomiques et perceptions du risque de paludisme au sein de ménages résidant dans une agroforesterie du sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les problèmes de communication entre les soignants et les femmes enceintes autour de la prise en charge du paludisme dans un hôpital du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile C Ossanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502919v1</w:t>
+                <w:t xml:space="preserve">hal-01503338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche géo-anthropologique de prévention du paludisme : le point sur une expérimentation en cours à Hévécam et à Kribi (Cameroun).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Joly Assako Assako</w:t>
+                <w:t xml:space="preserve">Grossesse et paludisme : prise en charge des femmes enceintes lors des consultations prénatales (CPN) dans une plantation du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Calmejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meva’a Abomo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 476B</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503342v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la famille dans la prise en charge du paludisme chez la primipare au Sud Cameroun</w:t>
               </w:r>
@@ -12146,188 +12133,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et paludisme : prise en charge des femmes enceintes lors des consultations prénatales (CPN) dans une plantation du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants socioéconomiques et perceptions du risque de paludisme au sein de ménages résidant dans une agroforesterie du sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Fomekong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kouam Dzutseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
+              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502894v1</w:t>
+                <w:t xml:space="preserve">hal-01502919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de communication entre les soignants et les femmes enceintes autour de la prise en charge du paludisme dans un hôpital du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche géo-anthropologique de prévention du paludisme : le point sur une expérimentation en cours à Hévécam et à Kribi (Cameroun).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Joly Assako Assako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile C Ossanga</w:t>
+                <w:t xml:space="preserve">Dominique Meva’a Abomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12337,69 +12337,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 541</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 476B</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503338v1</w:t>
+                <w:t xml:space="preserve">hal-01503342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion de la moustiquaire dans le système des objets au sein de l’habitation : approche anthropologique</w:t>
               </w:r>
@@ -13047,51 +13047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire de la notion de vulnérabilité, le projet DILEM appliqué aux interfaces « bâti/non bâti » en zone littorale méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13231,368 +13231,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On s’y attendait ! … » Analyse anthropologique des mesures sanitaires engagées face à l’expansion du moustique «Tigre» en région PACA-Corse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géogouvernance : l’espace comme médiateur et l'analyse spatiale comme vecteur de communication entre chercheurs et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cicille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEMESURE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA - Association française d’ethnologie et d’anthropologie, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque International du GIS Démocratie et Participation « Chercheur.es et acteur.es de la participation : Liaisons dangereuses et relations fructueuses»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et Participation, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985385v1</w:t>
+                <w:t xml:space="preserve">hal-01223533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géogouvernance : l’espace comme médiateur et l'analyse spatiale comme vecteur de communication entre chercheurs et acteurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On s’y attendait ! … » Analyse anthropologique des mesures sanitaires engagées face à l’expansion du moustique «Tigre» en région PACA-Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Tyrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International du GIS Démocratie et Participation « Chercheur.es et acteur.es de la participation : Liaisons dangereuses et relations fructueuses»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Démocratie et Participation, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">DEMESURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA - Association française d’ethnologie et d’anthropologie, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223533v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité des populations face à une maladie transmissible vectorielle : l'exemple du chikungunya à l'ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les populations vulnérables XVIe Colloque international de démographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295176v1</w:t>
+                <w:t xml:space="preserve">hal-01015733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d'un projet de recherche sur les connaissances et les attitudes des populations relatives à l'impact des activités industrielles sur la santé</w:t>
               </w:r>
@@ -13693,535 +13680,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et les attitudes des populations concernées relatives à l’impact des activités industrielles du bassin minier de Provence sur l’environnement et la santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LA POLLUTION DE L'AIR DANS LES CENTRES URBAINS : entre environnement et santé, entre perceptions et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Dynamiques urbaines et enjeux sanitaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622591v1</w:t>
+                <w:t xml:space="preserve">hal-01295176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et comportements des professionnels et des particuliers : un nouvel éclairage pour une LAV plus efficiente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et les attitudes des populations concernées relatives à l’impact des activités industrielles du bassin minier de Provence sur l’environnement et la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’information et de réflexion/prospective - Lutte antivectorielle contre les moustiques vecteurs d’arbovirus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMMI - INSERM, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295202v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des populations face à une maladie transmissible vectorielle : l'exemple du chikungunya à l'ile de la Réunion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+                <w:t xml:space="preserve">Perceptions et comportements des professionnels et des particuliers : un nouvel éclairage pour une LAV plus efficiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les populations vulnérables XVIe Colloque international de démographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’information et de réflexion/prospective - Lutte antivectorielle contre les moustiques vecteurs d’arbovirus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMMI - INSERM, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015733v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête professionnels de santé du projet FAVELA : présentation des premiers résultats</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMMI, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295107v1</w:t>
+                <w:t xml:space="preserve">hal-01787753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’écologie humaine et de l’interdisciplinarité dans les revues scientifiques</w:t>
+                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écologie humaine : carrefour des disciplines. Enjeux, pratiques, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2012, Aix-en-Provence ; Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295744v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les professionnels de santé confrontés à l’émergence de nouvelles arboviroses gèrent l’interface santé/environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14240,706 +14309,637 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIENS 2012 - Les Interfaces : Enjeux de Natures, de Sciences et de Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20120302006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé au risque de l'environnement, quels enjeux pour les populations du Nord et du Sud?</w:t>
+                <w:t xml:space="preserve">La place de l’écologie humaine et de l’interdisciplinarité dans les revues scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">L'écologie humaine : carrefour des disciplines. Enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2012, Aix-en-Provence ; Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621673v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes albopictus : approches des SHS Résultats de deux enquêtes exploratoires sur la façade méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête professionnels de santé du projet FAVELA : présentation des premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du CNEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNEV, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMMI, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295225v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé au risque de l'environnement, quels enjeux pour les populations du Nord et du Sud?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
+              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787753v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
+                <w:t xml:space="preserve">Aedes albopictus : approches des SHS Résultats de deux enquêtes exploratoires sur la façade méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du CNEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNEV, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295085v1</w:t>
+                <w:t xml:space="preserve">hal-01295225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015737v1</w:t>
+                <w:t xml:space="preserve">hal-01015766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu de vie et santé : la gestion des maladies transmissibles vectorielles à l'Ile de la Réunion à partir de l'exemple du chikungunya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladies vectorielles transmissibles : représentations, comportements et implication personnelle en matière de santé et environnement après l'épidémie de chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Santé-environnement, santé-travail" Colloque de l'Agence nationale de la recherche (ANR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">VIe congrès de Psychologie de la santé de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015766v1</w:t>
+                <w:t xml:space="preserve">hal-01015737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant,</w:t>
               </w:r>
@@ -15089,51 +15089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard-Alex Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soulancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15175,51 +15175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions socioéconomiques sur la perception et la gestion du paludisme à la plantation HEVECAM (Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15264,164 +15264,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Parianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité local de la Société de Pathologie Exotique, Saint-Denis-de-La Réunion, 25 novembre 2008. En ligne : http://medecinetropicale.free.fr/spe/chikravine.htm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">7èmee colloque international de psychologie sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lasi Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00350759v1</w:t>
+                <w:t xml:space="preserve">hal-01296317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fenetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15480,225 +15484,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de Pathologie Exotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Pathologie Exotique, Nov 2008, St Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreana Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmee colloque international de psychologie sociale en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lasi Roumanie</w:t>
+              <w:t xml:space="preserve">Comité local de la Société de Pathologie Exotique, Saint-Denis-de-La Réunion, 25 novembre 2008. En ligne : http://medecinetropicale.free.fr/spe/chikravine.htm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296317v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00350759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Interdisciplinarité dans les recherches Santé/Environnement au Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15814,51 +15814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sifa Cornélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux de vie et Santé, quelles pratiques interdisciplinaires ?, 18èmes Journées scientifiques de la SEH,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEH, Jul 2006, Marseille, France</w:t>
@@ -16120,64 +16120,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du processus de prise en charge du paludisme lors des consultations prénatales dans une plantation du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Calmejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16226,584 +16226,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions corporelles et ménopause : perceptions et mesures</w:t>
+                <w:t xml:space="preserve">Le thème de la santé dans la revue NSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études SHA/ERASE et UMR 7043 « Approches sociologiques et ethnologiques de la ménopause »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHA/ERASE et UMR 7043, Jun 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées analyse prospective de la revue « Natures, sciences, Sociétés » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natures, sciences, Société, May 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446188v1</w:t>
+                <w:t xml:space="preserve">hal-01446158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le thème de la santé dans la revue NSS</w:t>
+                <w:t xml:space="preserve">Dimensions corporelles et ménopause : perceptions et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées analyse prospective de la revue « Natures, sciences, Sociétés » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Natures, sciences, Société, May 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études SHA/ERASE et UMR 7043 « Approches sociologiques et ethnologiques de la ménopause »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHA/ERASE et UMR 7043, Jun 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446158v1</w:t>
+                <w:t xml:space="preserve">hal-01446188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre fatalité et action : la gestion du paludisme dans une plantation au Sud-Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sommeil chez l’enfant, approche ethno-psychologique (France-Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier intégratif du Programme Pal+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PAL+, Apr 2003, Anglet, France</w:t>
+              <w:t xml:space="preserve">Colloque le Sommeil et le Rêve organisé par la revue Psycause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Psycause, Oct 2003, Le Caire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442778v1</w:t>
+                <w:t xml:space="preserve">hal-01446240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommeil chez l’enfant, approche ethno-psychologique (France-Cameroun)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre fatalité et action : la gestion du paludisme dans une plantation au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque le Sommeil et le Rêve organisé par la revue Psycause</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Psycause, Oct 2003, Le Caire, France</w:t>
+              <w:t xml:space="preserve">Atelier intégratif du Programme Pal+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAL+, Apr 2003, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446240v1</w:t>
+                <w:t xml:space="preserve">hal-01442778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de vie et conditions de travail dans une grande plantation du Sud Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XIVèmes journées scientifiques de la Société d’Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecologie Humaine, Jul 2002, Marseille France</w:t>
+              <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447049v1</w:t>
+                <w:t xml:space="preserve">hal-01447097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs biologiques et socioculturels sur l’âge à la ménopause en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadre de vie et conditions de travail dans une grande plantation du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Varnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence internationale d’anthropologie de la santé « Vivere e curare la vecchiaia nel mundo »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Gênes, Italie</w:t>
+              <w:t xml:space="preserve"> XIVèmes journées scientifiques de la Société d’Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecologie Humaine, Jul 2002, Marseille France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447097v1</w:t>
+                <w:t xml:space="preserve">hal-01447049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge à la ménopause naturelle et ses déterminants dans une population française (cohorte Gazel)</w:t>
               </w:r>
@@ -17005,64 +17005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17258,316 +17258,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconographie et santé. les images du corps dans la presse de santé en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travail et marginalisation : l'impact du lien social et des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Colloque national "Travail, marginalisations, citoyenneté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Marseille-Maison des Associations, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445857v1</w:t>
+                <w:t xml:space="preserve">hal-01445872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations comparées de la grippe et du sida chez les futurs professionnels de santé</w:t>
+                <w:t xml:space="preserve">Iconographie et santé. les images du corps dans la presse de santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris "Les épidémies d'hier à aujourd'hui, aspects anthropologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Corps sain, corps malade, corps exotique, Regards anthropologiques sur l'apparence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6578, Apr 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445880v1</w:t>
+                <w:t xml:space="preserve">hal-01445857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et marginalisation : l'impact du lien social et des solidarités familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations comparées de la grippe et du sida chez les futurs professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national "Travail, marginalisations, citoyenneté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Marseille-Maison des Associations, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris "Les épidémies d'hier à aujourd'hui, aspects anthropologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Marseille, Université de la Méditerranée, Faculté de Médecine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445872v1</w:t>
+                <w:t xml:space="preserve">hal-01445880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier d'infirmier, voie d'intégration privilégiée pour les enfants de migrants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Europe, Acculturation, Intégration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Migration Santé, Oct 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17736,332 +17736,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : mesures barrières et de distanciation physique dans la restauration commerciale et les débits de boissons (hors restauration collective) - Avis HCSP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis complémentaire [du Haut Conseil de la santé publique] relatif aux recommandations sanitaires associées aux index UV du 29 mai 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
+                <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Chidiac</w:t>
+                <w:t xml:space="preserve">Laurent Bocéno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125947v1</w:t>
+                <w:t xml:space="preserve">hal-03375233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis complémentaire [du Haut Conseil de la santé publique] relatif aux recommandations sanitaires associées aux index UV du 29 mai 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covid-19 : mesures barrières et de distanciation physique dans la restauration commerciale et les débits de boissons (hors restauration collective) - Avis HCSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bocéno</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03375233v1</w:t>
+                <w:t xml:space="preserve">hal-03125947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis [du Haut Conseil de la santé publique] relatif aux recommandations sanitaires associées aux index UV du 2 mai 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bocéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franceline Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18315,585 +18315,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport relatif aux indicateurs composites en santé-environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francelyne Marano</w:t>
+                <w:t xml:space="preserve">Les inégalités de santé en Guyane : état des lieux et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sara Brimo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bouvier-Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la santé publique. 2021, 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175535v1</w:t>
+                <w:t xml:space="preserve">hal-03512310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités de santé en Guyane : état des lieux et préconisations</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport relatif aux indicateurs composites en santé-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francelyne Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fouque</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03512310v1</w:t>
+                <w:t xml:space="preserve">hal-03175535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647878v1</w:t>
+                <w:t xml:space="preserve">hal-02732942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02732942v1</w:t>
+                <w:t xml:space="preserve">hal-02647878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif à l’actualisation des recommandations du HCSP du 24 avril 2020 « relatives aux mesures pour la maitrise de la diffusion du virus SARS-COV-2 spécifiques aux établissements scolaires » en phase 3 du déconfinement&amp;quot; (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18915,103 +18915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en œuvre dans les taxis et véhicules de co-voiturage, en phase 3 du déconfinement (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19033,103 +19033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en oeuvre dans les salles de cinéma et les espaces culturels clos recevant du public en position assise, en phase 3 du déconfinement (HCSP, avis et rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19151,103 +19151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS complémentaire à l’avis du 09 septembre 2020 sur les stratégies de prévention de la diffusion du virus SARS-CoV-2 en Établissement d'Accueil du Jeune Enfant (EAJE) et en milieu scolaire (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19385,301 +19385,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’objectifs et d’indicateurs des résultats attendus du 3ème Plan national Santé Environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final POS ANTLUT Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peguy Ndonkou,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Anastasie Ngono,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Haut Conseil de santé publique. 2016, 184p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Palevalut, Initiative 5 % Fond Mondial. 2016, 186 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613702v1</w:t>
+                <w:t xml:space="preserve">hal-01986845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final POS ANTLUT Cameroun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Proposition d’objectifs et d’indicateurs des résultats attendus du 3ème Plan national Santé Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Anzivino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Palevalut, Initiative 5 % Fond Mondial. 2016, 186 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Haut Conseil de santé publique. 2016, 184p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01986845v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du deuxième Plan national Santé-Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19843,51 +19843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76C8F6D9"/>
+    <w:nsid w:val="16EE6CFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19991,51 +19991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="94F80ED9"/>
+    <w:nsid w:val="419FB353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20139,51 +20139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B1F20E36"/>
+    <w:nsid w:val="7438B99D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20376,51 +20376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050125206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailtochristine.voiron@unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melleri R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Crognier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Kairos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setbon Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pascal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manfredini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lucchetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997335v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girotti Et Alii" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512645v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roubelat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Besancenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfandari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7317-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nsegbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabadel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/orthodfr/200576309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46D859BA755D70C63E3D8FFD7A95157711328C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018687v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997366v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baali Abdellatif" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997357v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tagliaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1988.1660" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1980.3771" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384660v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223533v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375233v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desbiolles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dore" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375206v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Marano" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384769v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050125206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailtochristine.voiron@unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melleri R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Crognier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Kairos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setbon Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manfredini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lucchetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997335v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girotti Et Alii" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roubelat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Besancenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfandari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7317-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nsegbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabadel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/orthodfr/200576309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46D859BA755D70C63E3D8FFD7A95157711328C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018687v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baali Abdellatif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tagliaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1988.1660" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1980.3771" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384660v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223533v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295744v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desbiolles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dore" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375206v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Marano" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384769v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>