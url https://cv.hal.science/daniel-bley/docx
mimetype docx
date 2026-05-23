--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -678,216 +678,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et dynamique d’une population forestière du sud-cameroun</w:t>
+                <w:t xml:space="preserve">L'anthropologie démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon K Mudubu</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">IFORD Cameroun, pp.103, 1999, Les cahiers de l’Iford, 2-905327-39-1</w:t>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 3441, 127 p., 1999, Collection Que Sais-je, 2130496441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442732v1</w:t>
+                <w:t xml:space="preserve">hal-01986867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie démographique</w:t>
+                <w:t xml:space="preserve">Structure et dynamique d’une population forestière du sud-cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pagezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PUF, 3441, 127 p., 1999, Collection Que Sais-je, 2130496441</w:t>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFORD Cameroun, pp.103, 1999, Les cahiers de l’Iford, 2-905327-39-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986867v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme et la lagune : de l'espace naturel à l'espace urbanisé</w:t>
               </w:r>
@@ -912,51 +912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fozzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1507,51 +1507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CNRS, 138 p., 1984, 2222034515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2025,212 +2025,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des discours sur les risques sanitaires liés à l’implantation d’Aèdes albopictus dans deux zones du littoral méditerranéen (conurbation azuréenne et métropole marseillaise)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions par les populations des mesures de lutte contre les maladies à transmission vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Samuel ROBERT et Hélène MELIN. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves LE DÉAUT et Bruno SIDO (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HABITER le LITTORAL enjeux contemporains </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 327-342, PUP PUAM, 2016, 979-10-320-0084-7</w:t>
+              <w:t xml:space="preserve">LES MALADIES À TRANSMISSION VECTORIELLE - RAPPORT de L'OFFICE PARLEMENTAIRE D'ÉVALUATION DES CHOIX SCIENTIFIQUES ET TECHNOLOGIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 61-63, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495429v1</w:t>
+                <w:t xml:space="preserve">hal-01986666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions par les populations des mesures de lutte contre les maladies à transmission vectorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparée des discours sur les risques sanitaires liés à l’implantation d’Aèdes albopictus dans deux zones du littoral méditerranéen (conurbation azuréenne et métropole marseillaise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Yves LE DÉAUT et Bruno SIDO (eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel ROBERT et Hélène MELIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES MALADIES À TRANSMISSION VECTORIELLE - RAPPORT de L'OFFICE PARLEMENTAIRE D'ÉVALUATION DES CHOIX SCIENTIFIQUES ET TECHNOLOGIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 61-63, 2016</w:t>
+              <w:t xml:space="preserve">HABITER le LITTORAL enjeux contemporains </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 327-342, PUP PUAM, 2016, 979-10-320-0084-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986666v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques sanitaires liés aux changements climatiques</w:t>
               </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2908,238 +2908,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la recherche contribue−t−elle à l'amélioration de la lutte antivectorielle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions et IEC sur la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Fontenille Didier et al. </w:t>
+                <w:t xml:space="preserve">Setbon Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fontenille D. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte antivectorielle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, +CD−ROM, IRD Éditions, pp.590-632, 2009, coll. Expertise collégiale</w:t>
+              <w:t xml:space="preserve">, + CD-ROM, Editions IRD, pp.319-349, 2009, Collection Expertise collégiale, 978-2-7099-1777-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995133v1</w:t>
+                <w:t xml:space="preserve">hal-01995126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et IEC sur la lutte antivectorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la recherche contribue−t−elle à l'amélioration de la lutte antivectorielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desenclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setbon Michel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Fontenille D. et al. </w:t>
+                <w:t xml:space="preserve">Christophe Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fontenille Didier et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte antivectorielle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, + CD-ROM, Editions IRD, pp.319-349, 2009, Collection Expertise collégiale, 978-2-7099-1777-3</w:t>
+              <w:t xml:space="preserve">, +CD−ROM, IRD Éditions, pp.590-632, 2009, coll. Expertise collégiale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995126v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai troppo magre. Variazioni sul peso femminile in menopausa</w:t>
               </w:r>
@@ -3390,530 +3390,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie</w:t>
+                <w:t xml:space="preserve">La démografia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Suzanne C., Polet C. eds. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions De Boeck Université, pp.335-337, 2005</w:t>
+              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EVD Navarra éd,, pp.407- 412, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995081v1</w:t>
+                <w:t xml:space="preserve">hal-01995102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démografia</w:t>
+                <w:t xml:space="preserve">La qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne C., Polet C. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EVD Navarra éd,, pp.407- 412, 2005</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions De Boeck Université, pp.335-337, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995102v1</w:t>
+                <w:t xml:space="preserve">hal-01995081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie des travailleurs et exposition à la maladie dans une plantation agro-industrielle du Sud Cameroun : approche anthropologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduccion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel BLEY. </w:t>
+              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadre de vie et travail. Les dimensions d'une qualité de vie au quotidien</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-218., 2005, 2-7449-0586-0</w:t>
+              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EVD Navarra éditeur, pp.341-342, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442716v1</w:t>
+                <w:t xml:space="preserve">hal-01995096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de vie : actualité et enjeux d’un concept</w:t>
+                <w:t xml:space="preserve">La transition démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Daniel BLEY. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne C., Polet C., eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadre de vie et travail. Les dimensions d’une qualité de vie au quotidien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edisud, pp.13-24, 2005, Ecologie Humaine, 2-7449-0586-0</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions De Boeck Université, pp.382-384, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442713v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduccion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de vie des travailleurs et exposition à la maladie dans une plantation agro-industrielle du Sud Cameroun : approche anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Cécile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rebato E., Susanne C., Chiarelli B. (eds). </w:t>
+              <w:t xml:space="preserve">Daniel BLEY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Para comprender la antropologia biologica. Evolucion y biologia humana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EVD Navarra éditeur, pp.341-342, 2005</w:t>
+              <w:t xml:space="preserve">Cadre de vie et travail. Les dimensions d'une qualité de vie au quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edisud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-218., 2005, 2-7449-0586-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995096v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition démographique</w:t>
+                <w:t xml:space="preserve">La qualité de vie : actualité et enjeux d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Suzanne C., Polet C., eds. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel BLEY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’anthropobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions De Boeck Université, pp.382-384, 2005</w:t>
+              <w:t xml:space="preserve">Cadre de vie et travail. Les dimensions d’une qualité de vie au quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud, pp.13-24, 2005, Ecologie Humaine, 2-7449-0586-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995085v1</w:t>
+                <w:t xml:space="preserve">hal-01442713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie et écologie humaine</w:t>
               </w:r>
@@ -4396,260 +4396,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’immigration au jumelage. Petite histoire d’une relation entre les communes de Fontanigorda et de Saint-Maime au XIXème et XXème siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mouvements de population en Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C.R.D.O. éditeur, pp.212-221, 2001</w:t>
+              <w:t xml:space="preserve">Bahuchet S., de Maret P. (éds.) Les peuples des forêts tropicales aujourd’hui. Volume III- Région Afrique Centrale, Bruxelles : Avenir des Peuples des Forêts Tropicales, pp. 145-193</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-193, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995059v1</w:t>
+                <w:t xml:space="preserve">hal-03126732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’immigration au jumelage. Petite histoire d’une relation entre les communes de Fontanigorda et de Saint-Maime au XIXème et XXème siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Carriere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rabino-Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bahuchet S., de Maret P. (éds.) Les peuples des forêts tropicales aujourd’hui. Volume III- Région Afrique Centrale, Bruxelles : Avenir des Peuples des Forêts Tropicales, pp. 145-193</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-193, 2001</w:t>
+              <w:t xml:space="preserve">Les mouvements de population en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C.R.D.O. éditeur, pp.212-221, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126732v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démographie</w:t>
               </w:r>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Angoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bonnemère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Bahuchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui - Une approche thématique</w:t>
@@ -4889,51 +4889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la fécondité et de la mortalité des enfants dans la région du Ntem (Sud Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la malnutrition chez l’enfant pré-scolaire dans la vallée du Ntem (Sud Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus migratoire et qualité de vie. L'exemple des migrants retournés au village dans une zone forestière du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Fozzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5322,294 +5322,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement urbain est-il une idée neuve ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Boudigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes du Sud et Environnement</w:t>
+              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-17, 1998, Villes du Sud et environnement, 2-9511840-2-6</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290275v1</w:t>
+                <w:t xml:space="preserve">hal-01516658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour au village des migrants comme exemple des interactions ville/forêt au Sud-Cameroun</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'environnement urbain est-il une idée neuve ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Champaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BLEY Daniel, CHAMPAUD Jacques, BAUDOT Patrick, BRUN Brun, PAGEZY Hélène, VERNAZZA-LICHT Nicole (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes du Sud et environnement</w:t>
+              <w:t xml:space="preserve">Villes du Sud et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-241, 1998, Travaux de la Société d'Ecologie Humaine, 2-9511840-2-6</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Bergier; Société d'Ecologie Humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-17, 1998, Villes du Sud et environnement, 2-9511840-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516658v1</w:t>
+                <w:t xml:space="preserve">hal-01290275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'Homme sur le milieu : quelle gestion pour quelle nature ?</w:t>
               </w:r>
@@ -5733,51 +5733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stagionalita degli eventi demografici in alcune populazioni europee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Manfredini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,51 +5875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struttura della mortalità infantile in alcune popolazioni francesi ed italiane durante gli ultimi due secoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girotti Et Alii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7271,51 +7271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public perceptions and behaviours related to the risk of infection with Aedes mosquito-borne diseases: a cross-sectional study in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Chinfatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7641,226 +7641,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">L'entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (2), pp.171-178</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 18, pp.171 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2010021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657706v1</w:t>
+                <w:t xml:space="preserve">hal-01497622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entomologie médicale : de la recherche fondamentale à la lutte antivectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, pp.171 - 178. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.171-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497622v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of malaria from monotherapy to artemisinin-based combination therapy by health professionals in urban health facilities in Yaoundé, central province, Cameroon</w:t>
               </w:r>
@@ -9262,51 +9262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État nutritionnel et environnement pathogène d’enfants d’une population forestière du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9504,51 +9504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9671,821 +9671,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Durand</w:t>
+                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448877v1</w:t>
+                <w:t xml:space="preserve">hal-01447710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avis de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
+              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442654v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Qualité de vie. Santé, écologie, environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">L'inconfort de la position assise - entretien avec Christian Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie. Santé, écologie, environnement, 33, pp.3-5</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement, 33, pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448873v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la mortalité infantile dans la province de Marrakech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impact du lien social et des solidarités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baudot</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thérèse Loriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9/10, pp.55-66</w:t>
+              <w:t xml:space="preserve">Avis de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Travail, Marginalisations, Citoyenneté, 43/44 pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997354v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre l'homme au centre de l'écosystème</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial Qualité de vie. Santé, écologie, environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Qualité de vie : Santé - Ecologie - Environnement., 33, pp.65-68</w:t>
+              <w:t xml:space="preserve">, 1997, Qualité de vie. Santé, écologie, environnement, 33, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447710v1</w:t>
+                <w:t xml:space="preserve">hal-01448873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplicité des usages du terme de &amp;quot;Qualité de vie</w:t>
+                <w:t xml:space="preserve">Les déterminants de la mortalité infantile dans la province de Marrakech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévenir - Cahiers d'étude et de réflexion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Qualité de vie, santé, écologie, environnement, 33, pp.7-14</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.55-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976527v1</w:t>
+                <w:t xml:space="preserve">hal-01997354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
+                <w:t xml:space="preserve">Polygynie et fécondité au Maroc : l'effet de l'instabilité matrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Baali</w:t>
+                <w:t xml:space="preserve">Baali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997379v1</w:t>
+                <w:t xml:space="preserve">hal-01997366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygynie et fécondité au Maroc : l'effet de l'instabilité matrimoniale</w:t>
+                <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baali Abdellatif</w:t>
+                <w:t xml:space="preserve">Abdellatif Baali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9/10, pp.105-112</w:t>
+              <w:t xml:space="preserve">, 1997, 9/10, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997366v1</w:t>
+                <w:t xml:space="preserve">hal-01997379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contraception au Maroc : attitude d'achèvement de la vie féconde dans les populations traditionnelles</w:t>
               </w:r>
@@ -10497,51 +10497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Crognier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Baali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10704,51 +10704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barraqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Fozzati,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10881,51 +10881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches du phénomène migratoire: généalogies et histoires de vie des immigrés italiens en Haute-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10970,165 +10970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace urbanisé : thème d'étude pour l'écologie humaine</w:t>
+                <w:t xml:space="preserve">Evolution of birth intervals in a french rural population (1840-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, VII (1), pp.3-5</w:t>
+              <w:t xml:space="preserve">International Journal of Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, IV (1-2), pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018682v1</w:t>
+                <w:t xml:space="preserve">hal-02018693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of birth intervals in a french rural population (1840-1950)</w:t>
+                <w:t xml:space="preserve">L'espace urbanisé : thème d'étude pour l'écologie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, IV (1-2), pp.39-46</w:t>
+              <w:t xml:space="preserve">Ecologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, VII (1), pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018693v1</w:t>
+                <w:t xml:space="preserve">hal-02018682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects méthodologiques des enquêtes fécondité et mortalité infantile dans les pays en développement : l'exemple marocain</w:t>
               </w:r>
@@ -11343,51 +11343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age des premières règles dans une population de filles scolarisées parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11447,51 +11447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et catégories socio-professionnelles en milieu rural (Limousin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 83, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11548,90 +11548,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des discours sur les risques sanitaires liés à l’implantation d’aèdes albopictus dans deux communes du littoral méditerranéen (Nice /Marseille)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11792,296 +11792,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de communication entre les soignants et les femmes enceintes autour de la prise en charge du paludisme dans un hôpital du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants socioéconomiques et perceptions du risque de paludisme au sein de ménages résidant dans une agroforesterie du sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile C Ossanga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bley</w:t>
+                <w:t xml:space="preserve">Félicien Fomekong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kouam Dzutseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 541</w:t>
+              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503338v1</w:t>
+                <w:t xml:space="preserve">hal-01502919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et paludisme : prise en charge des femmes enceintes lors des consultations prénatales (CPN) dans une plantation du Sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une approche géo-anthropologique de prévention du paludisme : le point sur une expérimentation en cours à Hévécam et à Kribi (Cameroun).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Joly Assako Assako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meva’a Abomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 476B</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502894v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la famille dans la prise en charge du paludisme chez la primipare au Sud Cameroun</w:t>
+                <w:t xml:space="preserve">Les problèmes de communication entre les soignants et les femmes enceintes autour de la prise en charge du paludisme dans un hôpital du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Bonono</w:t>
+                <w:t xml:space="preserve">Odile C Ossanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Cecile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12091,315 +12104,302 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 544</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503329v1</w:t>
+                <w:t xml:space="preserve">hal-01503338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants socioéconomiques et perceptions du risque de paludisme au sein de ménages résidant dans une agroforesterie du sud Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence de la famille dans la prise en charge du paludisme chez la primipare au Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bonono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502919v1</w:t>
+                <w:t xml:space="preserve">hal-01503329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche géo-anthropologique de prévention du paludisme : le point sur une expérimentation en cours à Hévécam et à Kribi (Cameroun).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Joly Assako Assako</w:t>
+                <w:t xml:space="preserve">Grossesse et paludisme : prise en charge des femmes enceintes lors des consultations prénatales (CPN) dans une plantation du Sud Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Calmejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Meva’a Abomo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth MIM Pan-African Malaria Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun. pp.Poster 476B</w:t>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503342v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion de la moustiquaire dans le système des objets au sein de l’habitation : approche anthropologique</w:t>
               </w:r>
@@ -12411,51 +12411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Cécile Abega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13958,51 +13958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14034,420 +14034,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787753v1</w:t>
+                <w:t xml:space="preserve">hal-01295085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête exploratoire pour la mise en place d’un projet de recherche sur les connaissances et attitudes des populations relatives à l’impact des activités industrielles de l’ancien bassin minier de Provence sur l’environnement et la santé</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk perception of a population living near a chemical complex in Estarreja, Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Patinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’OHM BMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Bassin Minier de Provence, Nov 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295085v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les professionnels de santé confrontés à l’émergence de nouvelles arboviroses gèrent l’interface santé/environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place de l’écologie humaine et de l’interdisciplinarité dans les revues scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIENS 2012 - Les Interfaces : Enjeux de Natures, de Sciences et de Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'écologie humaine : carrefour des disciplines. Enjeux, pratiques, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ecologie Humaine, Sep 2012, Aix-en-Provence ; Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292899v1</w:t>
+                <w:t xml:space="preserve">hal-01295744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’écologie humaine et de l’interdisciplinarité dans les revues scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les professionnels de santé confrontés à l’émergence de nouvelles arboviroses gèrent l’interface santé/environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écologie humaine : carrefour des disciplines. Enjeux, pratiques, perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIENS 2012 - Les Interfaces : Enjeux de Natures, de Sciences et de Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120302006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295744v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête professionnels de santé du projet FAVELA : présentation des premiers résultats</w:t>
               </w:r>
@@ -14597,51 +14597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aedes albopictus : approches des SHS Résultats de deux enquêtes exploratoires sur la façade méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15044,497 +15044,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CHIKUNGUNYA A LA RAVINE DES CABRIS (COMMUNE DE SAINT-PIERRE, ILE DE LA REUNION) : Résultats de l'enquête sur le Chikungunya et les maladies transmissibles vectorielles réalisée auprès de la population, 18 mois après l'épidémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des conditions socioéconomiques sur la perception et la gestion du paludisme à la plantation HEVECAM (Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Ville-Santé /St. Pierre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Saint Pierre - Ile de la réunion, Apr 2009, Saint Pierre, Ile de la réunion, France</w:t>
+              <w:t xml:space="preserve">« L’interface environnement-santé dans la ville africaine à l’aube du 21ème siècle : enjeux et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEHA ; GREVA ; Ecole Normale Supérieure de Yaoundé, Dec 2009, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292913v1</w:t>
+                <w:t xml:space="preserve">hal-01295829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions socioéconomiques sur la perception et la gestion du paludisme à la plantation HEVECAM (Cameroun)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LE CHIKUNGUNYA A LA RAVINE DES CABRIS (COMMUNE DE SAINT-PIERRE, ILE DE LA REUNION) : Résultats de l'enquête sur le Chikungunya et les maladies transmissibles vectorielles réalisée auprès de la population, 18 mois après l'épidémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gaimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard-Alex Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soulancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L’interface environnement-santé dans la ville africaine à l’aube du 21ème siècle : enjeux et perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEHA ; GREVA ; Ecole Normale Supérieure de Yaoundé, Dec 2009, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Atelier Ville-Santé /St. Pierre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Saint Pierre - Ile de la réunion, Apr 2009, Saint Pierre, Ile de la réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295829v1</w:t>
+                <w:t xml:space="preserve">hal-01292913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Parianos</w:t>
+                <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fenetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmee colloque international de psychologie sociale en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lasi Roumanie</w:t>
+              <w:t xml:space="preserve">Réunion de la Société de Pathologie Exotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Pathologie Exotique, Nov 2008, St Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296317v1</w:t>
+                <w:t xml:space="preserve">hal-01446132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l’épidémie de chikungunya 2005-2006 à La Réunion par le médecin traitant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+                <w:t xml:space="preserve">Risques environnementaux et implication personnelle. Etudes structurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Parianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daouda Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société de Pathologie Exotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Pathologie Exotique, Nov 2008, St Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">7èmee colloque international de psychologie sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lasi Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446132v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chikungunya à la Ravine des Cabris (commune de Saint-Pierre, Ile de la Réunion) : premiers résultats d'une enquête pluridisciplinaire sur les comportements et perceptions</w:t>
               </w:r>
@@ -15756,428 +15756,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage de la moustiquaire imprégnée : une question de santé ou d’environnement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langewiesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ponçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux de vie et Santé, quelles pratiques interdisciplinaires ?, 18èmes Journées scientifiques de la SEH,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEH, Jul 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296399v1</w:t>
+                <w:t xml:space="preserve">hal-01296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’usage de la moustiquaire imprégnée : une question de santé ou d’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Mbetoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sifa Cornélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Cecile Abega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon K Mudubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">Milieux de vie et Santé, quelles pratiques interdisciplinaires ?, 18èmes Journées scientifiques de la SEH,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEH, Jul 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296393v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Langewiesche</w:t>
+                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
+              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296410v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du processus de prise en charge du paludisme lors des consultations prénatales dans une plantation du Sud Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Calmejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17005,64 +17005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pagezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon K Mudubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18555,51 +18555,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
+                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
@@ -18649,75 +18649,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02732942v1</w:t>
+                <w:t xml:space="preserve">hal-02647878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t>
+                <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
@@ -18767,75 +18767,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647878v1</w:t>
+                <w:t xml:space="preserve">hal-02732942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS relatif à l’actualisation des recommandations du HCSP du 24 avril 2020 « relatives aux mesures pour la maitrise de la diffusion du virus SARS-COV-2 spécifiques aux établissements scolaires » en phase 3 du déconfinement&amp;quot; (HCSP, Avis et Rapports)</w:t>
+                <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en oeuvre dans les salles de cinéma et les espaces culturels clos recevant du public en position assise, en phase 3 du déconfinement (HCSP, avis et rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
@@ -18885,51 +18885,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871043v1</w:t>
+                <w:t xml:space="preserve">hal-02880447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en œuvre dans les taxis et véhicules de co-voiturage, en phase 3 du déconfinement (HCSP, Avis et Rapports)</w:t>
               </w:r>
@@ -19027,51 +19027,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en oeuvre dans les salles de cinéma et les espaces culturels clos recevant du public en position assise, en phase 3 du déconfinement (HCSP, avis et rapports)</w:t>
+                <w:t xml:space="preserve">AVIS relatif à l’actualisation des recommandations du HCSP du 24 avril 2020 « relatives aux mesures pour la maitrise de la diffusion du virus SARS-COV-2 spécifiques aux établissements scolaires » en phase 3 du déconfinement&amp;quot; (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
@@ -19121,51 +19121,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880447v1</w:t>
+                <w:t xml:space="preserve">hal-02871043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS complémentaire à l’avis du 09 septembre 2020 sur les stratégies de prévention de la diffusion du virus SARS-CoV-2 en Établissement d'Accueil du Jeune Enfant (EAJE) et en milieu scolaire (HCSP, Avis et Rapports)</w:t>
               </w:r>
@@ -19295,64 +19295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pecaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rougeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19843,51 +19843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16EE6CFF"/>
+    <w:nsid w:val="0614CF63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19991,51 +19991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="419FB353"/>
+    <w:nsid w:val="1DE97B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20139,51 +20139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7438B99D"/>
+    <w:nsid w:val="2995D7CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20376,51 +20376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050125206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailtochristine.voiron@unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melleri R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Crognier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Kairos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setbon Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manfredini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lucchetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997335v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girotti Et Alii" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roubelat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Besancenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfandari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7317-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nsegbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabadel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/orthodfr/200576309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46D859BA755D70C63E3D8FFD7A95157711328C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018687v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997379v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baali Abdellatif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tagliaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1988.1660" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1980.3771" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384660v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223533v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295744v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desbiolles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dore" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375206v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Marano" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384769v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/daniel-bley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050125206" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mailtochristine.voiron@unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hcsp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.societedecologiehumaine.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pagezy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on K Mudubu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fozzati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergier.fr ; www.ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Champaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melleri R." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rabino-Massa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Melleri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Crognier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Tyrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Kairos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardoso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Mbetoumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www. msha.fr ; www.karthala.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015730v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soulanc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gaimard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr ; ecologie-humaine.eu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Ndonkou," TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setbon Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desenclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Enel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995096v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin C&#233;cile Abega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edisud.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ringa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Varnoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pascal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Angou&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Molines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516578v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stedecologiehumaine.wordpress.com/2000/08/01/lhomme-et-la-foret-tropicale/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecologie-humaine.eu/fr/fichiers/PubPFR_IMP.htm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manfredini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lucchetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997335v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girotti Et Alii" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126522v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.875" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512645v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roubelat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Besancenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfandari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7317-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1264" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fenetrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sissoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Alex Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-013-0295-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA5718B1EF0A758E07B4D2EC8A7103E7F191EB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25086" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294870v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Chinfatt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiching Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Betansedi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Katumba" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2012-002094" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lozano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008896ar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins Sayang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gausseres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-176" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984250v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-174" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauzade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sayang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gausseres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauzade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Joly Assako Assako" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nsegbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472607v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pistone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reviriego" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barillou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabadel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/orthodfr/200576309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D46D859BA755D70C63E3D8FFD7A95157711328C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018687v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2004034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Cecile Abega" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Olivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1998.2508" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997357v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447710v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448877v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442654v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Loriant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Therond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448873v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997354v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baali Abdellatif" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Licht" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fozzati," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tagliaro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1988.1660" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018713v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1980.3771" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015729v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Ernst-Vintila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Fomekong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouam Dzutseu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meva&#8217;a Abomo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503338v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile C Ossanga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503329v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonono" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502894v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Calmejane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Millet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reviriego" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pistone" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vatan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Menozzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefti Manuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384660v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250755v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bonelli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986651v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223533v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loubier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015733v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295089v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchayer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gramaglia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295085v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787753v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Costa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Reis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arroja" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Patinha" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295744v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120302006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295107v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015737v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294323v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295829v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292913v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446132v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296317v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Parianos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296399v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifa Corn&#233;lie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446158v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446188v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446240v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442778v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447097v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447175v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445857v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445880v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443033v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375233v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desbiolles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dore" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375206v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Marano" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022218v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384769v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bouvier-Colle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougeyron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986845v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Ngono," TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>