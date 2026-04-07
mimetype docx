--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -725,277 +725,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Fossati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085527v1</w:t>
+                <w:t xml:space="preserve">hal-03531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531942v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Corrosion Cracking of Sodium Borosilicate Amorphous Phase Separated Glasses</w:t>
               </w:r>
@@ -1100,273 +1100,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking of Amorphous Phase Separated Sodium Boronsilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2021 - the 2021 Spring Meeting of the European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284074v1</w:t>
+                <w:t xml:space="preserve">hal-04095380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking of Amorphous Phase Separated Sodium Boronsilicate Glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Les Houches, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2021 - the 2021 Spring Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095380v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Amorphous Phase Separation on SiO2-B2O3-Na2O Glasses Properties</w:t>
               </w:r>
@@ -1596,51 +1596,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture properties of SiO2-B2O3-Na2O Glasses: How the structure influences macroscale fracture properties</w:t>
+                <w:t xml:space="preserve">Understanding how microscale changes alter macroscale fracture properties in SiO2-B2O3-Na2O glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
@@ -1671,440 +1671,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447188v1</w:t>
+                <w:t xml:space="preserve">hal-02447250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolymerization of the glasses network and its relation to Stress Corrosion Cracking</w:t>
+                <w:t xml:space="preserve">Fracture properties of SiO2-B2O3-Na2O Glasses: How the structure influences macroscale fracture properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MePhys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447218v1</w:t>
+                <w:t xml:space="preserve">hal-02447188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of SiO2-B2O3-Na2O Amorphous Phase Separated Glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depolymerization of the glasses network and its relation to Stress Corrosion Cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">GDR MePhys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447240v1</w:t>
+                <w:t xml:space="preserve">hal-02447218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how microscale changes alter macroscale fracture properties in SiO2-B2O3-Na2O glasses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizations of SiO2-B2O3-Na2O Amorphous Phase Separated Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447250v1</w:t>
+                <w:t xml:space="preserve">hal-02447240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Electronic Irradiation on Failure and Hardness Properties of Pure Silica Glasses</w:t>
               </w:r>
@@ -3098,477 +3098,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
+                <w:t xml:space="preserve">Controlling crackling dynamics by triggering low-intensity avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.053001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.103.053001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049480v1</w:t>
+                <w:t xml:space="preserve">hal-03223477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Corrosion Cracking in Amorphous Phase Separated Oxide Glasses: A Holistic Review of Their Structures, Physical, Mechanical and Fracture Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cmd2030022⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286909v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic crack growth along heterogeneous planar interfaces: interaction with unidimensional strips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alizée Dubois</w:t>
+                <w:t xml:space="preserve">Stress Corrosion Cracking in Amorphous Phase Separated Oxide Glasses: A Holistic Review of Their Structures, Physical, Mechanical and Fracture Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (1), pp.013004. </w:t>
+              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cmd2030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087017v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling crackling dynamics by triggering low-intensity avalanches</w:t>
+                <w:t xml:space="preserve">Dynamic crack growth along heterogeneous planar interfaces: interaction with unidimensional strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Alizée Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (5), pp.053001. </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.013004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.103.053001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223477v1</w:t>
+                <w:t xml:space="preserve">hal-03087017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How heat controls fracture: the thermodynamics of creeping and avalanching cracks</w:t>
               </w:r>
@@ -3682,252 +3682,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismiclike organization of avalanches in a driven long-range elastic string as a paradigm of brittle cracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bares</w:t>
+                <w:t xml:space="preserve">Role of crystal lattice structure in predicting fracture toughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.023001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.205503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269109v1</w:t>
+                <w:t xml:space="preserve">hal-02320548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of crystal lattice structure in predicting fracture toughness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thuy Nguyen</w:t>
+                <w:t xml:space="preserve">Seismiclike organization of avalanches in a driven long-range elastic string as a paradigm of brittle cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (20), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.023001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.205503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320548v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack growth in heterogeneous brittle solids: intermittency, crackling and induced seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3974,64 +3974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftershock sequences and seismic-like organization of acoustic events produced by a single propagating crack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4098,239 +4098,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of cracks in disordered materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite size effect on the structural and magnetic properties of MnAs/GaAs(001) patterned microstructures thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souliman El Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.16970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17251-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631153v1</w:t>
+                <w:t xml:space="preserve">cea-01693089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effect on the structural and magnetic properties of MnAs/GaAs(001) patterned microstructures thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of cracks in disordered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.16970. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5-6), pp.297 - 313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17251-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01693089v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From network depolymerization to stress corrosion cracking in sodium-borosilicate glasses: Effect of the chemical composition</w:t>
               </w:r>
@@ -4476,64 +4476,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4597,51 +4597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the porosity on the fracture surface roughness of sintered materials: From anisotropic to isotropic self-affine scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominally brittle cracks in inhomogeneous solids: from microstructural disorder to continuum-level scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4982,51 +4982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of Global Energy Release and Crackling in Nominally Brittle Heterogeneous Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,51 +5216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crackling vs. continuum-like dynamics in brittle failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5333,51 +5333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW VELOCITY SURFACE FRACTURE PATTERNS IN BRITTLE MATERIAL: A NEWLY EVIDENCED MECHANICAL INSTABILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5548,638 +5548,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and tailoring of the antiferromagnetic domain structure in $\alpha$-Fe$_2$O$_3$ thin films unraveled by statistical analysis of dichroic spectro-microscopy (X-PEEM) images</w:t>
+                <w:t xml:space="preserve">Atomic-scale avalanche along a dislocation in a random alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Bezencenet</w:t>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belkhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Barbier</w:t>
+                <w:t xml:space="preserve">L Proville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.107201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.174101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567660v1</w:t>
+                <w:t xml:space="preserve">hal-01224256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the dynamics of microscopic damage during fracture in PMMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Scheibert</w:t>
+                <w:t xml:space="preserve">Origin and tailoring of the antiferromagnetic domain structure in $\alpha$-Fe$_2$O$_3$ thin films unraveled by statistical analysis of dichroic spectro-microscopy (X-PEEM) images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bezencenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davy Dalmas</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ohresser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2011116⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (10), pp.107201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.107201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647070v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale avalanche along a dislocation in a random alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+                <w:t xml:space="preserve">Experimental study of the dynamics of microscopic damage during fracture in PMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scheibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Proville</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.205-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.174101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224256v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling and universality in the kinetic smoothening of interfaces: Application to the analysis of the relaxation of rough vicinal steps of an oxide surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
+                <w:t xml:space="preserve">Brittle/quasi-brittle transition in dynamic fracture: An energetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scheibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/60005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (4), pp.045501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.045501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375416v2</w:t>
+                <w:t xml:space="preserve">hal-00394618v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle/quasi-brittle transition in dynamic fracture: An energetic signature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davy Dalmas</w:t>
+                <w:t xml:space="preserve">Scaling and universality in the kinetic smoothening of interfaces: Application to the analysis of the relaxation of rough vicinal steps of an oxide surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Phan Vam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104 (4), pp.045501. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (6), pp.60005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.045501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/60005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394618v3</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of visco-plastic theory in a multi-directional inhomogeneous granular flow</w:t>
               </w:r>
@@ -8802,51 +8802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00812-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087017v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320548v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631153v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.107201" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.174101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375416v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phan Vam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cousty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/60005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405226v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B8520EFD841E03D464A9AD46B7142D728BFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260014v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.045501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.135504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093858v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184205" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mourot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prades" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard-Bernardet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.042301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dickele" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459720" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.034301" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00382-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00812-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087017v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320548v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.174101" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.107201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375416v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phan Vam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cousty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/60005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405226v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B8520EFD841E03D464A9AD46B7142D728BFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260014v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.045501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.135504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093858v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184205" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mourot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prades" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard-Bernardet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.042301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dickele" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459720" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.034301" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00382-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>