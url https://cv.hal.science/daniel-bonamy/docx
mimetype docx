--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -66,8003 +66,8378 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallization of oxide glasses on their stress corrosion cracking behavior</w:t>
+                <w:t xml:space="preserve">Potential Drop Method to Measure High Velocity Sub-Cracking in Oxide Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Systèmes et Matière Complexes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Glass Lyon 2026 - 18th European Society of Glass Conference &amp; Annual meeting of the International Commission on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387260v1</w:t>
+                <w:t xml:space="preserve">hal-05603993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystallization of a zinc aluminosilicate glass on its stress corrosion cracking behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modification of the stress corrosion cracking behavior of a zinc aluminosilicate glass with crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">98. Glass-Technology Conference</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journées Verre 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Roscoff (29680), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093088v1</w:t>
+                <w:t xml:space="preserve">hal-05387231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part I - Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the crystallization of a zinc aluminosilicate glass influence its stress corrosion cracking behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Fauvarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Chomat</w:t>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiying Feng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04085517v1</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Orléans, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part II - Fracture</w:t>
+                <w:t xml:space="preserve">Subcritical crack growth of SiO2-B2O3-Na2O amorphous phase separated glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+                <w:t xml:space="preserve">Priscille Fauvarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiying Feng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lloret de Mar, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085509v1</w:t>
-[...1833 lines deleted...]
-                <w:t xml:space="preserve">hal-00580805v1</w:t>
+                <w:t xml:space="preserve">hal-04577425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the stress corrosion cracking behavior of a zinc aluminosilicate glass with crystallization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of crystallization on stress corrosion cracking properties: Part II - nano-structured ZAS glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Verre 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05387231v1</w:t>
+              <w:t xml:space="preserve">Glass Lyon 2026 - 18th European Society of Glass Conference &amp; Annual meeting of the International Commission on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the crystallization of a zinc aluminosilicate glass influence its stress corrosion cracking behavior?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of crystallization on stress corrosion cracking properties: Part I - micro-structured lithium disilicate glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberth Matheus Carvalho Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04715211v1</w:t>
+              <w:t xml:space="preserve">Glass Lyon 2026 - 18th European Society of Glass Conference &amp; Annual meeting of the International Commission on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical crack growth of SiO2-B2O3-Na2O amorphous phase separated glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of crystallization of oxide glasses on their stress corrosion cracking behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">8ème Journée Systèmes et Matière Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Intégratif des Matériaux @UPSaclay, Nov 2025, Gif sur Yvette (CEA Saclay), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of crystallization of a zinc aluminosilicate glass on its stress corrosion cracking behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Fauvarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">98. Glass-Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HVG-DGG, May 2025, Goslar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part I - Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orléans (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part II - Fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USTV, May 2023, Orléans (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale study of fracture properties in phase separated SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress Corrosion Cracking of Sodium Borosilicate Amorphous Phase Separated Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Pacific RIM Conference on Ceramic and Glass Technology including Glass &amp; Optical Materials Division Meeting (GOMD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACRIM and GOMD, Dec 2021, Virtual, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking of Amorphous Phase Separated Sodium Boronsilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2021 - the 2021 Spring Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Amorphous Phase Separation on SiO2-B2O3-Na2O Glasses Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy L. Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, May 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking (SCC) of Sodium Borosilicate (SBN) Amorphous Phase Separated (APS) Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy L. Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 5ème édition (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Matière et Systèmes Complexes (MSC – axe 3) du département de Physique des Ondes et de la Matière (PHOM), Nov 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fracture properties of SiO2-B2O3-Na2O Glasses: How the structure influences macroscale fracture properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depolymerization of the glasses network and its relation to Stress Corrosion Cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR MePhys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizations of SiO2-B2O3-Na2O Amorphous Phase Separated Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding how microscale changes alter macroscale fracture properties in SiO2-B2O3-Na2O glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Electronic Irradiation on Failure and Hardness Properties of Pure Silica Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577425v1</w:t>
+                <w:t xml:space="preserve">B. Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Summer School on Nuclear Glass Wasteform: Structure, Properties and Long-Term Behavior, SumGLASS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pont du Gard, France. pp.286-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01120966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder &amp; Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the lateral friction on the surface flow: a 3D numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-dependency and lattice-discreetness effect on fracture toughness in 2D crystals under antiplanar loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-024-00812-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04757178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of architecture disorder on the elastic response of two-dimensional lattice materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Geertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (1), pp.015004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.015004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling crackling dynamics by triggering low-intensity avalanches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.103.053001⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223477v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stress Corrosion Cracking in Amorphous Phase Separated Oxide Glasses: A Holistic Review of Their Structures, Physical, Mechanical and Fracture Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
+              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cmd2030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049480v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Corrosion Cracking in Amorphous Phase Separated Oxide Glasses: A Holistic Review of Their Structures, Physical, Mechanical and Fracture Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic crack growth along heterogeneous planar interfaces: interaction with unidimensional strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cmd2030022⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (1), pp.013004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286909v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic crack growth along heterogeneous planar interfaces: interaction with unidimensional strips</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Controlling crackling dynamics by triggering low-intensity avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 103 (1), pp.013004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.013004⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.053001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.103.053001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087017v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How heat controls fracture: the thermodynamics of creeping and avalanching cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Vincent-Dospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (41), pp.9590-9602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0SM01062F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of crystal lattice structure in predicting fracture toughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.205503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismiclike organization of avalanches in a driven long-range elastic string as a paradigm of brittle cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (2), pp.023001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack growth in heterogeneous brittle solids: intermittency, crackling and induced seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2017.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftershock sequences and seismic-like organization of acoustic events produced by a single propagating crack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-03559-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effect on the structural and magnetic properties of MnAs/GaAs(001) patterned microstructures thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamics of cracks in disordered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17251-y⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5-6), pp.297 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01693089v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of cracks in disordered materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Finite size effect on the structural and magnetic properties of MnAs/GaAs(001) patterned microstructures thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souliman El Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.16970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17251-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631153v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01693089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From network depolymerization to stress corrosion cracking in sodium-borosilicate glasses: Effect of the chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc L Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard L Caraballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 450, pp.174 - 184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01483763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of evaporation rate on the particle organization and crack patterns obtained by drying a colloidal layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (3), pp.38002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/113/38002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the porosity on the fracture surface roughness of sintered materials: From anisotropic to isotropic self-affine scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cambonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (1), pp.012406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.012406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01366743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness and toughness of sodium borosilicate glasses via Vickers's indentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Barlet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 417-418, pp.66-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01366698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominally brittle cracks in inhomogeneous solids: from microstructural disorder to continuum-level scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy L Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphy.2014.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01377315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of Global Energy Release and Crackling in Nominally Brittle Heterogeneous Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113, pp.264301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.264301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01086096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage mechanisms in the dynamic fracture of nominally brittle polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scheibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184 (1), pp.93-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-013-9839-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00816513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crackling vs. continuum-like dynamics in brittle failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111, pp.054301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.054301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW VELOCITY SURFACE FRACTURE PATTERNS IN BRITTLE MATERIAL: A NEWLY EVIDENCED MECHANICAL INSTABILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Hattali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 706-709, pp.920-924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding fast macroscale fracture from microcrack post mortem patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Scheibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (2), pp.390-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1113205109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale avalanche along a dislocation in a random alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Origin and tailoring of the antiferromagnetic domain structure in $\alpha$-Fe$_2$O$_3$ thin films unraveled by statistical analysis of dichroic spectro-microscopy (X-PEEM) images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bezencenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Proville</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ohresser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.174101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (10), pp.107201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.107201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224256v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and tailoring of the antiferromagnetic domain structure in $\alpha$-Fe$_2$O$_3$ thin films unraveled by statistical analysis of dichroic spectro-microscopy (X-PEEM) images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the dynamics of microscopic damage during fracture in PMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scheibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barbier</w:t>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.107201⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.205-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567660v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the dynamics of microscopic damage during fracture in PMMA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale avalanche along a dislocation in a random alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Patinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davy Dalmas</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Proville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2011116⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.174101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647070v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle/quasi-brittle transition in dynamic fracture: An energetic signature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Guerra</w:t>
+                <w:t xml:space="preserve">Scaling and universality in the kinetic smoothening of interfaces: Application to the analysis of the relaxation of rough vicinal steps of an oxide surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Phan Vam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.045501⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (6), pp.60005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/60005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394618v3</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling and universality in the kinetic smoothening of interfaces: Application to the analysis of the relaxation of rough vicinal steps of an oxide surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Brittle/quasi-brittle transition in dynamic fracture: An energetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scheibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/89/60005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (4), pp.045501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.045501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375416v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394618v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of visco-plastic theory in a multi-directional inhomogeneous granular flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (1), pp.14001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/88/14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01373382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittency and roughening in the failure of brittle heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (21), pp.214014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/42/21/214014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler-like modelling of dense granular flows: application to a rotating drum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Chavanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68, pp.619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00123-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crackling dynamics in material failure as the signature of a self-organized dynamic phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101, pp.045501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.045501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale damage during fracture in silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 140, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling exponents for fracture surfaces in homogenous glass and glassy ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (13), pp.135504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.135504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaved surface of i-AlPdMn quasicrystals: Influence of the local temperature elevation at the crack tip on the fracture surface roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (18), pp.184205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.184205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional scaling properties of experimental fracture surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96, pp.035506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic self-affine properties of experimental fracture surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 140, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of two-dimensional steady granular flows in rotating drum: On surface flows rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.103303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2063347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass breaks like metals, but at the nanometer scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90, pp.075504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdisplacements induced by a local perturbation inside a granular packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard-Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (4), pp.042301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.68.042301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01373750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture of glassy materials as detected by real-time Atomic Force Microscopy (AFM) experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 212-213, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of granular surface flows via a fast camera: A continuous description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14, pp.1666-1673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1459720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01373869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Clustering in Granular Surface Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89, pp.034301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.034301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01373873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductance of a 2D packing of metallic beads under thermal perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Claudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 51, pp.614-620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i2000-00382-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01373882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8072,154 +8447,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack growth in glasses due to environmental effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Biron, Fanny Alloteau, Patrice Lehuédé, Odile Majérus, Daniel Caurant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Atmospheric Alteration - Cultural Heritage, Industrial and Nuclear Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237, 2019, 9782705697945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8229,222 +8604,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Material for &amp;quot;Role of the crystal lattice structure in the selection of fracture toughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chavalarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8454,91 +8829,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la physique de la rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie (Paris VI), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01402416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8548,114 +8923,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes collectifs dans les matériaux granulaires. Ecoulements de surface et réarrangements internes dans des empilements modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Paris Sud - Paris XI, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8802,51 +9177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00812-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087017v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320548v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.174101" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.107201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375416v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phan Vam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cousty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/60005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405226v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B8520EFD841E03D464A9AD46B7142D728BFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260014v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.045501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.135504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093858v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184205" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mourot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prades" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard-Bernardet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.042301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dickele" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459720" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.034301" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00382-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434764v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Gupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberth Matheus Carvalho Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00812-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087017v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320548v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.107201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.174101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375416v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phan Vam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cousty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/60005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405226v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B8520EFD841E03D464A9AD46B7142D728BFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260014v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.045501" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.135504" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093858v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184205" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mourot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prades" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard-Bernardet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.042301" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dickele" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459720" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.034301" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00382-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434764v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>