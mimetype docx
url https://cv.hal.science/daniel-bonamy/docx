--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -350,277 +350,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the crystallization of a zinc aluminosilicate glass influence its stress corrosion cracking behavior?</w:t>
+                <w:t xml:space="preserve">Subcritical crack growth of SiO2-B2O3-Na2O amorphous phase separated glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Orléans, France. </w:t>
+              <w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lloret de Mar, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715211v1</w:t>
+                <w:t xml:space="preserve">hal-04577425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical crack growth of SiO2-B2O3-Na2O amorphous phase separated glasses</w:t>
+                <w:t xml:space="preserve">Does the crystallization of a zinc aluminosilicate glass influence its stress corrosion cracking behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Chomat</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Helena Ramírez Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lloret de Mar, Spain. </w:t>
+              <w:t xml:space="preserve">13th International Symposium on Crystallization in Glasses and Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577425v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1151,51 +1151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part I - Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,51 +1276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Separated SiO2-B2O3-Na2O Glasses: Part II - Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,195 +1382,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of fracture properties in phase separated SiO2-B2O3-Na2O glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531922v1</w:t>
+                <w:t xml:space="preserve">hal-04085527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1602,212 +1602,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+                <w:t xml:space="preserve">Multi-scale study of fracture properties in phase separated SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chomat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085527v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Corrosion Cracking of Sodium Borosilicate Amorphous Phase Separated Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1882,303 +1882,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking of Amorphous Phase Separated Sodium Boronsilicate Glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Les Houches, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2021 - the 2021 Spring Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095380v1</w:t>
+                <w:t xml:space="preserve">hal-03284074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking of Amorphous Phase Separated Sodium Boronsilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2021 - the 2021 Spring Meeting of the European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284074v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Amorphous Phase Separation on SiO2-B2O3-Na2O Glasses Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy L. Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking (SCC) of Sodium Borosilicate (SBN) Amorphous Phase Separated (APS) Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy L. Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,299 +2378,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture properties of SiO2-B2O3-Na2O Glasses: How the structure influences macroscale fracture properties</w:t>
+                <w:t xml:space="preserve">Depolymerization of the glasses network and its relation to Stress Corrosion Cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">GDR MePhys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447188v1</w:t>
+                <w:t xml:space="preserve">hal-02447218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolymerization of the glasses network and its relation to Stress Corrosion Cracking</w:t>
+                <w:t xml:space="preserve">Fracture properties of SiO2-B2O3-Na2O Glasses: How the structure influences macroscale fracture properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MePhys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447218v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of SiO2-B2O3-Na2O Amorphous Phase Separated Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,90 +2764,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding how microscale changes alter macroscale fracture properties in SiO2-B2O3-Na2O glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3473,295 +3473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
+                <w:t xml:space="preserve">Stress Corrosion Cracking in Amorphous Phase Separated Oxide Glasses: A Holistic Review of Their Structures, Physical, Mechanical and Fracture Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
+              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cmd2030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049480v1</w:t>
+                <w:t xml:space="preserve">hal-03286909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Corrosion Cracking in Amorphous Phase Separated Oxide Glasses: A Holistic Review of Their Structures, Physical, Mechanical and Fracture Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Role of particle aggregation on the structure of dried colloidal silica layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion and Materials Degradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.412. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cmd2030022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00723D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286909v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic crack growth along heterogeneous planar interfaces: interaction with unidimensional strips</w:t>
               </w:r>
@@ -4851,64 +4851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyvan Piroird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lesaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5106,51 +5106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness and toughness of sodium borosilicate glasses via Vickers's indentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,508 +5689,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW VELOCITY SURFACE FRACTURE PATTERNS IN BRITTLE MATERIAL: A NEWLY EVIDENCED MECHANICAL INSTABILITY</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ponson</w:t>
+                <w:t xml:space="preserve">Understanding fast macroscale fracture from microcrack post mortem patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scheibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.920⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.390-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1113205109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658231v1</w:t>
+                <w:t xml:space="preserve">hal-00640035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding fast macroscale fracture from microcrack post mortem patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Scheibert</w:t>
+                <w:t xml:space="preserve">LOW VELOCITY SURFACE FRACTURE PATTERNS IN BRITTLE MATERIAL: A NEWLY EVIDENCED MECHANICAL INSTABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Hattali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (2), pp.390-394. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 706-709, pp.920-924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1113205109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640035v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and tailoring of the antiferromagnetic domain structure in $\alpha$-Fe$_2$O$_3$ thin films unraveled by statistical analysis of dichroic spectro-microscopy (X-PEEM) images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Bezencenet</w:t>
+                <w:t xml:space="preserve">Experimental study of the dynamics of microscopic damage during fracture in PMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scheibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Barbier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.107201⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.205-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567660v1</w:t>
+                <w:t xml:space="preserve">hal-00647070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the dynamics of microscopic damage during fracture in PMMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Scheibert</w:t>
+                <w:t xml:space="preserve">Origin and tailoring of the antiferromagnetic domain structure in $\alpha$-Fe$_2$O$_3$ thin films unraveled by statistical analysis of dichroic spectro-microscopy (X-PEEM) images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bezencenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davy Dalmas</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ohresser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (3), pp.205-208. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (10), pp.107201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2011116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.107201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647070v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale avalanche along a dislocation in a random alloy</w:t>
               </w:r>
@@ -6924,51 +6924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101, pp.045501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7041,51 +7041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling exponents for fracture surfaces in homogenous glass and glassy ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7257,51 +7257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaved surface of i-AlPdMn quasicrystals: Influence of the local temperature elevation at the crack tip on the fracture surface roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7361,51 +7361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional scaling properties of experimental fracture surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7456,51 +7456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic self-affine properties of experimental fracture surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8487,51 +8487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9177,51 +9177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Gupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberth Matheus Carvalho Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00812-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087017v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320548v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.107201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.174101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375416v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phan Vam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cousty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/60005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405226v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B8520EFD841E03D464A9AD46B7142D728BFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260014v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.045501" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.135504" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093858v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184205" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mourot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prades" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard-Bernardet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.042301" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dickele" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459720" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.034301" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00382-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434764v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Gupta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Fauvarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Helena Ram&#237;rez Acosta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberth Matheus Carvalho Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Delaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraballo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04757178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00812-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montiel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.015004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00723D" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087017v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.103.053001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01062F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320548v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205503" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.023001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01693089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stanescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliman El Moussaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17251-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01483763v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L Delaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boizot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.07.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Piroird" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lazarus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/38002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cambonie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Hattali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.012406" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gennisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.02.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L Rountree" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Barbier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2014.00070" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.920" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bezencenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.107201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Proville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.174101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375416v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phan Vam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cousty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/89/60005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/14001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405226v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/21/214014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38B8520EFD841E03D464A9AD46B7142D728BFF17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260015v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00123-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260014v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.045501" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.135504" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093858v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.184205" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016451v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mourot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005748v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2063347" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134302v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prades" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373750v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard-Bernardet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.042301" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dickele" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459720" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373873v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bonetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.034301" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2000-00382-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666581v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://first International Symposium on glass degradation in atmospheric conditions" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434764v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01402416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>